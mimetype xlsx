--- v0 (2026-05-10)
+++ v1 (2026-07-27)
@@ -10,51 +10,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet2.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Первичные данные" r:id="rId3" sheetId="1"/>
     <sheet name="Диаграмма" r:id="rId4" sheetId="2"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="155" uniqueCount="109">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="160" uniqueCount="110">
   <si>
     <t>Средний размер финансовой поддержки, выделенной на одного занятого в секторе МСП, тыс. руб.</t>
   </si>
   <si>
     <t>Российская Федерация</t>
   </si>
   <si>
     <t>Центральный федеральный округ</t>
   </si>
   <si>
     <t>Северо-Западный федеральный округ</t>
   </si>
   <si>
     <t>Южный федеральный округ</t>
   </si>
   <si>
     <t>Северо-Кавказский федеральный округ</t>
   </si>
   <si>
     <t>Приволжский федеральный округ</t>
   </si>
   <si>
     <t>Уральский федеральный округ</t>
   </si>
   <si>
@@ -297,81 +297,84 @@
   <si>
     <t>Хабаровский край</t>
   </si>
   <si>
     <t>Амурская область</t>
   </si>
   <si>
     <t>Камчатский край</t>
   </si>
   <si>
     <t>Магаданская область</t>
   </si>
   <si>
     <t>Сахалинская область</t>
   </si>
   <si>
     <t>Забайкальский край</t>
   </si>
   <si>
     <t>Еврейская автономная область</t>
   </si>
   <si>
     <t>Чукотский автономный округ</t>
   </si>
   <si>
-    <t>май 2025</t>
-[...4 lines deleted...]
-  <si>
     <t>июль 2025</t>
   </si>
   <si>
     <t>август 2025</t>
   </si>
   <si>
     <t>сентябрь 2025</t>
   </si>
   <si>
     <t>октябрь 2025</t>
   </si>
   <si>
     <t>ноябрь 2025</t>
   </si>
   <si>
     <t>декабрь 2025</t>
   </si>
   <si>
     <t>январь 2026</t>
   </si>
   <si>
     <t>февраль 2026</t>
   </si>
   <si>
     <t>март 2026</t>
+  </si>
+  <si>
+    <t>апрель 2026</t>
+  </si>
+  <si>
+    <t>май 2026</t>
+  </si>
+  <si>
+    <t>июнь 2026</t>
   </si>
   <si>
     <t>Размер финансовой поддержки за месяц в регионе, руб.</t>
   </si>
   <si>
     <t>Число занятых в секторе МСП в регионе</t>
   </si>
   <si>
     <t>Период</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -494,126 +497,132 @@
             </a:pPr>
             <a:r>
               <a:rPr lang="en"/>
               <a:t>Средний размер финансовой поддержки, выделенной на одного занятого в секторе МСП, тыс. руб.</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1100"/>
           </a:p>
         </c:rich>
       </c:tx>
       <c:layout/>
       <c:overlay val="false"/>
     </c:title>
     <c:plotArea>
       <c:layout/>
       <c:barChart>
         <c:barDir val="col"/>
         <c:varyColors val="false"/>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="0"/>
           <c:tx>
             <c:v>Средний размер финансовой поддержки, выделенной на одного занятого в секторе МСП, тыс. руб.</c:v>
           </c:tx>
           <c:cat>
             <c:strRef>
-              <c:f>Диаграмма!$B$2:$L$2</c:f>
+              <c:f>Диаграмма!$B$2:$M$2</c:f>
               <c:strCache>
-                <c:ptCount val="11"/>
+                <c:ptCount val="12"/>
                 <c:pt idx="0">
-                  <c:v>май 2025</c:v>
+                  <c:v>июль 2025</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>июнь 2025</c:v>
+                  <c:v>август 2025</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>июль 2025</c:v>
+                  <c:v>сентябрь 2025</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>август 2025</c:v>
+                  <c:v>октябрь 2025</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>сентябрь 2025</c:v>
+                  <c:v>ноябрь 2025</c:v>
                 </c:pt>
                 <c:pt idx="5">
-                  <c:v>октябрь 2025</c:v>
+                  <c:v>декабрь 2025</c:v>
                 </c:pt>
                 <c:pt idx="6">
-                  <c:v>ноябрь 2025</c:v>
+                  <c:v>январь 2026</c:v>
                 </c:pt>
                 <c:pt idx="7">
-                  <c:v>декабрь 2025</c:v>
+                  <c:v>февраль 2026</c:v>
                 </c:pt>
                 <c:pt idx="8">
-                  <c:v>январь 2026</c:v>
+                  <c:v>март 2026</c:v>
                 </c:pt>
                 <c:pt idx="9">
-                  <c:v>февраль 2026</c:v>
+                  <c:v>апрель 2026</c:v>
                 </c:pt>
                 <c:pt idx="10">
-                  <c:v>март 2026</c:v>
+                  <c:v>май 2026</c:v>
+                </c:pt>
+                <c:pt idx="11">
+                  <c:v>июнь 2026</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>Диаграмма!$B$5:$L$5</c:f>
+              <c:f>Диаграмма!$B$5:$M$5</c:f>
               <c:numCache>
-                <c:ptCount val="11"/>
+                <c:ptCount val="12"/>
                 <c:pt idx="0">
-                  <c:v>1.99</c:v>
+                  <c:v>1.8</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>1.75</c:v>
+                  <c:v>1.85</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>1.79</c:v>
+                  <c:v>2.04</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>1.83</c:v>
+                  <c:v>2.22</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>2.02</c:v>
+                  <c:v>2.05</c:v>
                 </c:pt>
                 <c:pt idx="5">
-                  <c:v>2.17</c:v>
+                  <c:v>3.33</c:v>
                 </c:pt>
                 <c:pt idx="6">
-                  <c:v>2.01</c:v>
+                  <c:v>1.25</c:v>
                 </c:pt>
                 <c:pt idx="7">
-                  <c:v>3.2</c:v>
+                  <c:v>1.06</c:v>
                 </c:pt>
                 <c:pt idx="8">
-                  <c:v>1.19</c:v>
+                  <c:v>1.67</c:v>
                 </c:pt>
                 <c:pt idx="9">
-                  <c:v>1.0</c:v>
+                  <c:v>2.07</c:v>
                 </c:pt>
                 <c:pt idx="10">
-                  <c:v>1.25</c:v>
+                  <c:v>1.68</c:v>
+                </c:pt>
+                <c:pt idx="11">
+                  <c:v>1.66</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
         </c:ser>
         <c:axId val="0"/>
         <c:axId val="1"/>
       </c:barChart>
       <c:catAx>
         <c:axId val="0"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="false"/>
         <c:axPos val="b"/>
         <c:title>
           <c:tx>
             <c:rich>
               <a:bodyPr anchor="t" rtlCol="false"/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr algn="l">
                   <a:defRPr/>
                 </a:pPr>
                 <a:r>
@@ -683,125 +692,129 @@
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../charts/chart1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>15</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>32</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:graphicFrame>
       <xdr:nvGraphicFramePr>
         <xdr:cNvPr id="0" name="Diagramm0"/>
         <xdr:cNvGraphicFramePr/>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
-        <a:ext cx="15268575" cy="4762500"/>
+        <a:ext cx="15735300" cy="4762500"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart r:id="rId1"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../drawings/drawing1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:AH97"/>
+  <dimension ref="A1:AK97"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="50.0" customWidth="true"/>
     <col min="2" max="2" width="15.0" customWidth="true"/>
     <col min="3" max="3" width="15.0" customWidth="true"/>
     <col min="4" max="4" width="15.0" customWidth="true"/>
     <col min="5" max="5" width="15.0" customWidth="true"/>
     <col min="6" max="6" width="15.0" customWidth="true"/>
     <col min="7" max="7" width="15.0" customWidth="true"/>
     <col min="8" max="8" width="15.0" customWidth="true"/>
     <col min="9" max="9" width="15.0" customWidth="true"/>
     <col min="10" max="10" width="15.0" customWidth="true"/>
     <col min="11" max="11" width="15.0" customWidth="true"/>
     <col min="12" max="12" width="15.0" customWidth="true"/>
     <col min="13" max="13" width="15.0" customWidth="true"/>
     <col min="14" max="14" width="15.0" customWidth="true"/>
     <col min="15" max="15" width="15.0" customWidth="true"/>
     <col min="16" max="16" width="15.0" customWidth="true"/>
     <col min="17" max="17" width="15.0" customWidth="true"/>
     <col min="18" max="18" width="15.0" customWidth="true"/>
     <col min="19" max="19" width="15.0" customWidth="true"/>
     <col min="20" max="20" width="15.0" customWidth="true"/>
     <col min="21" max="21" width="15.0" customWidth="true"/>
     <col min="22" max="22" width="15.0" customWidth="true"/>
     <col min="23" max="23" width="15.0" customWidth="true"/>
     <col min="24" max="24" width="15.0" customWidth="true"/>
     <col min="25" max="25" width="15.0" customWidth="true"/>
     <col min="26" max="26" width="15.0" customWidth="true"/>
     <col min="27" max="27" width="15.0" customWidth="true"/>
     <col min="28" max="28" width="15.0" customWidth="true"/>
     <col min="29" max="29" width="15.0" customWidth="true"/>
     <col min="30" max="30" width="15.0" customWidth="true"/>
     <col min="31" max="31" width="15.0" customWidth="true"/>
     <col min="32" max="32" width="15.0" customWidth="true"/>
     <col min="33" max="33" width="15.0" customWidth="true"/>
     <col min="34" max="34" width="15.0" customWidth="true"/>
+    <col min="35" max="35" width="15.0" customWidth="true"/>
+    <col min="36" max="36" width="15.0" customWidth="true"/>
+    <col min="37" max="37" width="15.0" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="1">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
+      <c r="M1" s="1"/>
     </row>
     <row r="2">
       <c r="B2" t="s" s="1">
         <v>95</v>
       </c>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" t="s" s="1">
         <v>96</v>
       </c>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" t="s" s="1">
         <v>97</v>
       </c>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" t="s" s="1">
         <v>98</v>
       </c>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
       <c r="N2" t="s" s="1">
         <v>99</v>
       </c>
@@ -815,10134 +828,11009 @@
       <c r="T2" t="s" s="1">
         <v>101</v>
       </c>
       <c r="U2" s="1"/>
       <c r="V2" s="1"/>
       <c r="W2" t="s" s="1">
         <v>102</v>
       </c>
       <c r="X2" s="1"/>
       <c r="Y2" s="1"/>
       <c r="Z2" t="s" s="1">
         <v>103</v>
       </c>
       <c r="AA2" s="1"/>
       <c r="AB2" s="1"/>
       <c r="AC2" t="s" s="1">
         <v>104</v>
       </c>
       <c r="AD2" s="1"/>
       <c r="AE2" s="1"/>
       <c r="AF2" t="s" s="1">
         <v>105</v>
       </c>
       <c r="AG2" s="1"/>
       <c r="AH2" s="1"/>
+      <c r="AI2" t="s" s="1">
+        <v>106</v>
+      </c>
+      <c r="AJ2" s="1"/>
+      <c r="AK2" s="1"/>
     </row>
     <row r="3">
       <c r="B3" t="s" s="1">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C3" t="s" s="1">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="D3" t="s" s="1">
         <v>0</v>
       </c>
       <c r="E3" t="s" s="1">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="F3" t="s" s="1">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="G3" t="s" s="1">
         <v>0</v>
       </c>
       <c r="H3" t="s" s="1">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="I3" t="s" s="1">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="J3" t="s" s="1">
         <v>0</v>
       </c>
       <c r="K3" t="s" s="1">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="L3" t="s" s="1">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="M3" t="s" s="1">
         <v>0</v>
       </c>
       <c r="N3" t="s" s="1">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="O3" t="s" s="1">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="P3" t="s" s="1">
         <v>0</v>
       </c>
       <c r="Q3" t="s" s="1">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="R3" t="s" s="1">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="S3" t="s" s="1">
         <v>0</v>
       </c>
       <c r="T3" t="s" s="1">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="U3" t="s" s="1">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="V3" t="s" s="1">
         <v>0</v>
       </c>
       <c r="W3" t="s" s="1">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="X3" t="s" s="1">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="Y3" t="s" s="1">
         <v>0</v>
       </c>
       <c r="Z3" t="s" s="1">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="AA3" t="s" s="1">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="AB3" t="s" s="1">
         <v>0</v>
       </c>
       <c r="AC3" t="s" s="1">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="AD3" t="s" s="1">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="AE3" t="s" s="1">
         <v>0</v>
       </c>
       <c r="AF3" t="s" s="1">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="AG3" t="s" s="1">
+        <v>108</v>
+      </c>
+      <c r="AH3" t="s" s="1">
+        <v>0</v>
+      </c>
+      <c r="AI3" t="s" s="1">
         <v>107</v>
       </c>
-      <c r="AH3" t="s" s="1">
+      <c r="AJ3" t="s" s="1">
+        <v>108</v>
+      </c>
+      <c r="AK3" t="s" s="1">
         <v>0</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s" s="3">
         <v>1</v>
       </c>
       <c r="B4" t="n" s="2">
-        <v>2.968913120798E10</v>
+        <v>2.731139723342E10</v>
       </c>
       <c r="C4" t="n" s="2">
-        <v>1.492002E7</v>
+        <v>1.5205061E7</v>
       </c>
       <c r="D4" t="n" s="2">
-        <v>1.99</v>
+        <v>1.8</v>
       </c>
       <c r="E4" t="n" s="2">
-        <v>2.660145568618E10</v>
+        <v>2.810320510891E10</v>
       </c>
       <c r="F4" t="n" s="2">
-        <v>1.5205061E7</v>
+        <v>1.5213167E7</v>
       </c>
       <c r="G4" t="n" s="2">
-        <v>1.75</v>
+        <v>1.85</v>
       </c>
       <c r="H4" t="n" s="2">
-        <v>2.720981669347E10</v>
+        <v>3.10362100565E10</v>
       </c>
       <c r="I4" t="n" s="2">
-        <v>1.5213167E7</v>
+        <v>1.5206739E7</v>
       </c>
       <c r="J4" t="n" s="2">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="K4" t="n" s="2">
-        <v>2.78908203767E10</v>
+        <v>3.379436980999E10</v>
       </c>
       <c r="L4" t="n" s="2">
-        <v>1.5206739E7</v>
+        <v>1.5194851E7</v>
       </c>
       <c r="M4" t="n" s="2">
-        <v>1.83</v>
+        <v>2.22</v>
       </c>
       <c r="N4" t="n" s="2">
-        <v>3.067092542342E10</v>
+        <v>3.107987445003E10</v>
       </c>
       <c r="O4" t="n" s="2">
-        <v>1.5194851E7</v>
+        <v>1.5178797E7</v>
       </c>
       <c r="P4" t="n" s="2">
-        <v>2.02</v>
+        <v>2.05</v>
       </c>
       <c r="Q4" t="n" s="2">
-        <v>3.288560746244E10</v>
+        <v>5.052712248688E10</v>
       </c>
       <c r="R4" t="n" s="2">
-        <v>1.5178797E7</v>
+        <v>1.5165092E7</v>
       </c>
       <c r="S4" t="n" s="2">
-        <v>2.17</v>
+        <v>3.33</v>
       </c>
       <c r="T4" t="n" s="2">
-        <v>3.051385889106E10</v>
+        <v>1.887371329473E10</v>
       </c>
       <c r="U4" t="n" s="2">
-        <v>1.5165092E7</v>
+        <v>1.5128928E7</v>
       </c>
       <c r="V4" t="n" s="2">
-        <v>2.01</v>
+        <v>1.25</v>
       </c>
       <c r="W4" t="n" s="2">
-        <v>4.839185685995E10</v>
+        <v>1.606528844915E10</v>
       </c>
       <c r="X4" t="n" s="2">
-        <v>1.5128928E7</v>
+        <v>1.5101547E7</v>
       </c>
       <c r="Y4" t="n" s="2">
-        <v>3.2</v>
+        <v>1.06</v>
       </c>
       <c r="Z4" t="n" s="2">
-        <v>1.804582531865E10</v>
+        <v>2.522306749588E10</v>
       </c>
       <c r="AA4" t="n" s="2">
-        <v>1.5101547E7</v>
+        <v>1.5070417E7</v>
       </c>
       <c r="AB4" t="n" s="2">
-        <v>1.19</v>
+        <v>1.67</v>
       </c>
       <c r="AC4" t="n" s="2">
-        <v>1.500137800501E10</v>
+        <v>3.110842786375E10</v>
       </c>
       <c r="AD4" t="n" s="2">
-        <v>1.5070417E7</v>
+        <v>1.5029223E7</v>
       </c>
       <c r="AE4" t="n" s="2">
-        <v>1.0</v>
+        <v>2.07</v>
       </c>
       <c r="AF4" t="n" s="2">
-        <v>1.882074844017E10</v>
+        <v>2.513172374908E10</v>
       </c>
       <c r="AG4" t="n" s="2">
-        <v>1.5029223E7</v>
+        <v>1.4983524E7</v>
       </c>
       <c r="AH4" t="n" s="2">
-        <v>1.25</v>
+        <v>1.68</v>
+      </c>
+      <c r="AI4" t="n" s="2">
+        <v>2.48665307616E10</v>
+      </c>
+      <c r="AJ4" t="n" s="2">
+        <v>1.4939254E7</v>
+      </c>
+      <c r="AK4" t="n" s="2">
+        <v>1.66</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s" s="1">
         <v>2</v>
       </c>
       <c r="B5" t="n" s="2">
-        <v>9.76792972142E9</v>
+        <v>8.60200155604E9</v>
       </c>
       <c r="C5" t="n" s="2">
-        <v>5028469.0</v>
+        <v>5117897.0</v>
       </c>
       <c r="D5" t="n" s="2">
-        <v>1.94</v>
+        <v>1.68</v>
       </c>
       <c r="E5" t="n" s="2">
-        <v>8.49037888931E9</v>
+        <v>1.021747182753E10</v>
       </c>
       <c r="F5" t="n" s="2">
-        <v>5117897.0</v>
+        <v>5124422.0</v>
       </c>
       <c r="G5" t="n" s="2">
-        <v>1.66</v>
+        <v>1.99</v>
       </c>
       <c r="H5" t="n" s="2">
-        <v>8.5593559431E9</v>
+        <v>9.91339636552E9</v>
       </c>
       <c r="I5" t="n" s="2">
-        <v>5124422.0</v>
+        <v>5124443.0</v>
       </c>
       <c r="J5" t="n" s="2">
-        <v>1.67</v>
+        <v>1.93</v>
       </c>
       <c r="K5" t="n" s="2">
-        <v>1.022126622194E10</v>
+        <v>1.147812065333E10</v>
       </c>
       <c r="L5" t="n" s="2">
-        <v>5124443.0</v>
+        <v>5125141.0</v>
       </c>
       <c r="M5" t="n" s="2">
-        <v>1.99</v>
+        <v>2.24</v>
       </c>
       <c r="N5" t="n" s="2">
-        <v>9.89026984283E9</v>
+        <v>1.074933871962E10</v>
       </c>
       <c r="O5" t="n" s="2">
-        <v>5125141.0</v>
+        <v>5123259.0</v>
       </c>
       <c r="P5" t="n" s="2">
-        <v>1.93</v>
+        <v>2.1</v>
       </c>
       <c r="Q5" t="n" s="2">
-        <v>1.147052305155E10</v>
+        <v>1.654997943462E10</v>
       </c>
       <c r="R5" t="n" s="2">
-        <v>5123259.0</v>
+        <v>5122845.0</v>
       </c>
       <c r="S5" t="n" s="2">
-        <v>2.24</v>
+        <v>3.23</v>
       </c>
       <c r="T5" t="n" s="2">
-        <v>1.072795585591E10</v>
+        <v>5.84969825985E9</v>
       </c>
       <c r="U5" t="n" s="2">
-        <v>5122845.0</v>
+        <v>5120491.0</v>
       </c>
       <c r="V5" t="n" s="2">
-        <v>2.09</v>
+        <v>1.14</v>
       </c>
       <c r="W5" t="n" s="2">
-        <v>1.570383898222E10</v>
+        <v>5.82485240273E9</v>
       </c>
       <c r="X5" t="n" s="2">
-        <v>5120491.0</v>
+        <v>1.5101547E7</v>
       </c>
       <c r="Y5" t="n" s="2">
-        <v>3.07</v>
+        <v>0.39</v>
       </c>
       <c r="Z5" t="n" s="2">
-        <v>5.8524375214E9</v>
+        <v>7.9563472468E9</v>
       </c>
       <c r="AA5" t="n" s="2">
-        <v>1.5101547E7</v>
+        <v>1.5070417E7</v>
       </c>
       <c r="AB5" t="n" s="2">
-        <v>0.39</v>
+        <v>0.53</v>
       </c>
       <c r="AC5" t="n" s="2">
-        <v>5.69456815712E9</v>
+        <v>9.19874284932E9</v>
       </c>
       <c r="AD5" t="n" s="2">
-        <v>1.5070417E7</v>
+        <v>1.5029223E7</v>
       </c>
       <c r="AE5" t="n" s="2">
-        <v>0.38</v>
+        <v>0.61</v>
       </c>
       <c r="AF5" t="n" s="2">
-        <v>6.5116615949E9</v>
+        <v>7.45830471935E9</v>
       </c>
       <c r="AG5" t="n" s="2">
-        <v>1.5029223E7</v>
+        <v>1.4983524E7</v>
       </c>
       <c r="AH5" t="n" s="2">
-        <v>0.43</v>
+        <v>0.5</v>
+      </c>
+      <c r="AI5" t="n" s="2">
+        <v>8.27966498445E9</v>
+      </c>
+      <c r="AJ5" t="n" s="2">
+        <v>1.4939254E7</v>
+      </c>
+      <c r="AK5" t="n" s="2">
+        <v>0.55</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s" s="1">
         <v>3</v>
       </c>
       <c r="B6" t="n" s="2">
-        <v>2.87159042866E9</v>
+        <v>3.09441011167E9</v>
       </c>
       <c r="C6" t="n" s="2">
-        <v>1782135.0</v>
+        <v>1812684.0</v>
       </c>
       <c r="D6" t="n" s="2">
-        <v>1.61</v>
+        <v>1.71</v>
       </c>
       <c r="E6" t="n" s="2">
-        <v>2.94773780248E9</v>
+        <v>2.60420142812E9</v>
       </c>
       <c r="F6" t="n" s="2">
-        <v>1812684.0</v>
+        <v>1813198.0</v>
       </c>
       <c r="G6" t="n" s="2">
-        <v>1.63</v>
+        <v>1.44</v>
       </c>
       <c r="H6" t="n" s="2">
-        <v>3.08621413251E9</v>
+        <v>3.31534201638E9</v>
       </c>
       <c r="I6" t="n" s="2">
-        <v>1813198.0</v>
+        <v>1811449.0</v>
       </c>
       <c r="J6" t="n" s="2">
-        <v>1.7</v>
+        <v>1.83</v>
       </c>
       <c r="K6" t="n" s="2">
-        <v>2.57874373915E9</v>
+        <v>3.68976228901E9</v>
       </c>
       <c r="L6" t="n" s="2">
-        <v>1811449.0</v>
+        <v>1809300.0</v>
       </c>
       <c r="M6" t="n" s="2">
-        <v>1.42</v>
+        <v>2.04</v>
       </c>
       <c r="N6" t="n" s="2">
-        <v>3.24259814957E9</v>
+        <v>3.22262400548E9</v>
       </c>
       <c r="O6" t="n" s="2">
-        <v>1809300.0</v>
+        <v>1806700.0</v>
       </c>
       <c r="P6" t="n" s="2">
-        <v>1.79</v>
+        <v>1.78</v>
       </c>
       <c r="Q6" t="n" s="2">
-        <v>3.66366987804E9</v>
+        <v>5.37790342401E9</v>
       </c>
       <c r="R6" t="n" s="2">
-        <v>1806700.0</v>
+        <v>1803644.0</v>
       </c>
       <c r="S6" t="n" s="2">
-        <v>2.03</v>
+        <v>2.98</v>
       </c>
       <c r="T6" t="n" s="2">
-        <v>3.02149863059E9</v>
+        <v>2.11556809781E9</v>
       </c>
       <c r="U6" t="n" s="2">
-        <v>1803644.0</v>
+        <v>1798392.0</v>
       </c>
       <c r="V6" t="n" s="2">
-        <v>1.68</v>
+        <v>1.18</v>
       </c>
       <c r="W6" t="n" s="2">
-        <v>4.34072252065E9</v>
+        <v>1.58355819669E9</v>
       </c>
       <c r="X6" t="n" s="2">
-        <v>1798392.0</v>
+        <v>5116383.0</v>
       </c>
       <c r="Y6" t="n" s="2">
-        <v>2.41</v>
+        <v>0.31</v>
       </c>
       <c r="Z6" t="n" s="2">
-        <v>1.8606018253E9</v>
+        <v>3.43359351401E9</v>
       </c>
       <c r="AA6" t="n" s="2">
-        <v>5116383.0</v>
+        <v>5109380.0</v>
       </c>
       <c r="AB6" t="n" s="2">
-        <v>0.36</v>
+        <v>0.67</v>
       </c>
       <c r="AC6" t="n" s="2">
-        <v>1.58222429346E9</v>
+        <v>3.85719522027E9</v>
       </c>
       <c r="AD6" t="n" s="2">
-        <v>5109380.0</v>
+        <v>5096622.0</v>
       </c>
       <c r="AE6" t="n" s="2">
-        <v>0.31</v>
+        <v>0.76</v>
       </c>
       <c r="AF6" t="n" s="2">
-        <v>2.70470483272E9</v>
+        <v>2.75853104161E9</v>
       </c>
       <c r="AG6" t="n" s="2">
-        <v>5096622.0</v>
+        <v>5081449.0</v>
       </c>
       <c r="AH6" t="n" s="2">
-        <v>0.53</v>
+        <v>0.54</v>
+      </c>
+      <c r="AI6" t="n" s="2">
+        <v>2.31055485396E9</v>
+      </c>
+      <c r="AJ6" t="n" s="2">
+        <v>5068654.0</v>
+      </c>
+      <c r="AK6" t="n" s="2">
+        <v>0.46</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s" s="1">
         <v>4</v>
       </c>
       <c r="B7" t="n" s="2">
-        <v>2.96312863346E9</v>
+        <v>2.57657259198E9</v>
       </c>
       <c r="C7" t="n" s="2">
-        <v>1390535.0</v>
+        <v>1430915.0</v>
       </c>
       <c r="D7" t="n" s="2">
-        <v>2.13</v>
+        <v>1.8</v>
       </c>
       <c r="E7" t="n" s="2">
-        <v>2.50077056682E9</v>
+        <v>2.70801202567E9</v>
       </c>
       <c r="F7" t="n" s="2">
-        <v>1430915.0</v>
+        <v>1430459.0</v>
       </c>
       <c r="G7" t="n" s="2">
-        <v>1.75</v>
+        <v>1.89</v>
       </c>
       <c r="H7" t="n" s="2">
-        <v>2.57381716707E9</v>
+        <v>2.93042412912E9</v>
       </c>
       <c r="I7" t="n" s="2">
-        <v>1430459.0</v>
+        <v>1429606.0</v>
       </c>
       <c r="J7" t="n" s="2">
-        <v>1.8</v>
+        <v>2.05</v>
       </c>
       <c r="K7" t="n" s="2">
-        <v>2.6984565515E9</v>
+        <v>2.98189232478E9</v>
       </c>
       <c r="L7" t="n" s="2">
-        <v>1429606.0</v>
+        <v>1427225.0</v>
       </c>
       <c r="M7" t="n" s="2">
-        <v>1.89</v>
+        <v>2.09</v>
       </c>
       <c r="N7" t="n" s="2">
-        <v>2.9264904492E9</v>
+        <v>2.62319644694E9</v>
       </c>
       <c r="O7" t="n" s="2">
-        <v>1427225.0</v>
+        <v>1424811.0</v>
       </c>
       <c r="P7" t="n" s="2">
-        <v>2.05</v>
+        <v>1.84</v>
       </c>
       <c r="Q7" t="n" s="2">
-        <v>2.96360547059E9</v>
+        <v>2.88083922045E9</v>
       </c>
       <c r="R7" t="n" s="2">
-        <v>1424811.0</v>
+        <v>1422478.0</v>
       </c>
       <c r="S7" t="n" s="2">
-        <v>2.08</v>
+        <v>2.03</v>
       </c>
       <c r="T7" t="n" s="2">
-        <v>2.60525724985E9</v>
+        <v>1.46791113555E9</v>
       </c>
       <c r="U7" t="n" s="2">
-        <v>1422478.0</v>
+        <v>1416450.0</v>
       </c>
       <c r="V7" t="n" s="2">
-        <v>1.83</v>
+        <v>1.04</v>
       </c>
       <c r="W7" t="n" s="2">
-        <v>2.85951344175E9</v>
+        <v>1.29601071979E9</v>
       </c>
       <c r="X7" t="n" s="2">
-        <v>1416450.0</v>
+        <v>1794811.0</v>
       </c>
       <c r="Y7" t="n" s="2">
-        <v>2.02</v>
+        <v>0.72</v>
       </c>
       <c r="Z7" t="n" s="2">
-        <v>1.46088451405E9</v>
+        <v>2.35311369864E9</v>
       </c>
       <c r="AA7" t="n" s="2">
-        <v>1794811.0</v>
+        <v>1791395.0</v>
       </c>
       <c r="AB7" t="n" s="2">
-        <v>0.81</v>
+        <v>1.31</v>
       </c>
       <c r="AC7" t="n" s="2">
-        <v>1.27431244948E9</v>
+        <v>2.67628223054E9</v>
       </c>
       <c r="AD7" t="n" s="2">
-        <v>1791395.0</v>
+        <v>1786597.0</v>
       </c>
       <c r="AE7" t="n" s="2">
-        <v>0.71</v>
+        <v>1.5</v>
       </c>
       <c r="AF7" t="n" s="2">
-        <v>1.92252312794E9</v>
+        <v>1.94139839198E9</v>
       </c>
       <c r="AG7" t="n" s="2">
-        <v>1786597.0</v>
+        <v>1779847.0</v>
       </c>
       <c r="AH7" t="n" s="2">
-        <v>1.08</v>
+        <v>1.09</v>
+      </c>
+      <c r="AI7" t="n" s="2">
+        <v>2.22744916161E9</v>
+      </c>
+      <c r="AJ7" t="n" s="2">
+        <v>1774535.0</v>
+      </c>
+      <c r="AK7" t="n" s="2">
+        <v>1.26</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s" s="1">
         <v>5</v>
       </c>
       <c r="B8" t="n" s="2">
-        <v>1.08039414273E9</v>
+        <v>1.2471910247E9</v>
       </c>
       <c r="C8" t="n" s="2">
-        <v>360274.0</v>
+        <v>363353.0</v>
       </c>
       <c r="D8" t="n" s="2">
-        <v>3.0</v>
+        <v>3.43</v>
       </c>
       <c r="E8" t="n" s="2">
-        <v>7.4984118214E8</v>
+        <v>5.1456778792E8</v>
       </c>
       <c r="F8" t="n" s="2">
-        <v>363353.0</v>
+        <v>363962.0</v>
       </c>
       <c r="G8" t="n" s="2">
-        <v>2.06</v>
+        <v>1.41</v>
       </c>
       <c r="H8" t="n" s="2">
-        <v>1.2489910247E9</v>
+        <v>4.1061140204E8</v>
       </c>
       <c r="I8" t="n" s="2">
-        <v>363962.0</v>
+        <v>363931.0</v>
       </c>
       <c r="J8" t="n" s="2">
-        <v>3.43</v>
+        <v>1.13</v>
       </c>
       <c r="K8" t="n" s="2">
-        <v>5.0306778792E8</v>
+        <v>9.1818231689E8</v>
       </c>
       <c r="L8" t="n" s="2">
-        <v>363931.0</v>
+        <v>363991.0</v>
       </c>
       <c r="M8" t="n" s="2">
-        <v>1.38</v>
+        <v>2.52</v>
       </c>
       <c r="N8" t="n" s="2">
-        <v>4.2248607604E8</v>
+        <v>5.3000287555E8</v>
       </c>
       <c r="O8" t="n" s="2">
-        <v>363991.0</v>
+        <v>363877.0</v>
       </c>
       <c r="P8" t="n" s="2">
-        <v>1.16</v>
+        <v>1.46</v>
       </c>
       <c r="Q8" t="n" s="2">
-        <v>4.1165555861E8</v>
+        <v>7.3776688644E8</v>
       </c>
       <c r="R8" t="n" s="2">
-        <v>363877.0</v>
+        <v>364412.0</v>
       </c>
       <c r="S8" t="n" s="2">
-        <v>1.13</v>
+        <v>2.02</v>
       </c>
       <c r="T8" t="n" s="2">
-        <v>3.2809228028E8</v>
+        <v>3.4671309416E8</v>
       </c>
       <c r="U8" t="n" s="2">
-        <v>364412.0</v>
+        <v>364478.0</v>
       </c>
       <c r="V8" t="n" s="2">
-        <v>0.9</v>
+        <v>0.95</v>
       </c>
       <c r="W8" t="n" s="2">
-        <v>7.3510989152E8</v>
+        <v>4.5926143198E8</v>
       </c>
       <c r="X8" t="n" s="2">
-        <v>364478.0</v>
+        <v>1412593.0</v>
       </c>
       <c r="Y8" t="n" s="2">
-        <v>2.02</v>
+        <v>0.33</v>
       </c>
       <c r="Z8" t="n" s="2">
-        <v>3.411103145E8</v>
+        <v>5.7551534726E8</v>
       </c>
       <c r="AA8" t="n" s="2">
-        <v>1412593.0</v>
+        <v>1408765.0</v>
       </c>
       <c r="AB8" t="n" s="2">
-        <v>0.24</v>
+        <v>0.41</v>
       </c>
       <c r="AC8" t="n" s="2">
-        <v>1.803860472E8</v>
+        <v>7.7547788848E8</v>
       </c>
       <c r="AD8" t="n" s="2">
-        <v>1408765.0</v>
+        <v>1404991.0</v>
       </c>
       <c r="AE8" t="n" s="2">
-        <v>0.13</v>
+        <v>0.55</v>
       </c>
       <c r="AF8" t="n" s="2">
-        <v>2.34685013E8</v>
+        <v>3.708723667E8</v>
       </c>
       <c r="AG8" t="n" s="2">
-        <v>1404991.0</v>
+        <v>1400177.0</v>
       </c>
       <c r="AH8" t="n" s="2">
-        <v>0.17</v>
+        <v>0.26</v>
+      </c>
+      <c r="AI8" t="n" s="2">
+        <v>4.38963171E8</v>
+      </c>
+      <c r="AJ8" t="n" s="2">
+        <v>1394993.0</v>
+      </c>
+      <c r="AK8" t="n" s="2">
+        <v>0.31</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s" s="1">
         <v>6</v>
       </c>
       <c r="B9" t="n" s="2">
-        <v>4.55478816927E9</v>
+        <v>4.33760353482E9</v>
       </c>
       <c r="C9" t="n" s="2">
-        <v>2799107.0</v>
+        <v>2833827.0</v>
       </c>
       <c r="D9" t="n" s="2">
+        <v>1.53</v>
+      </c>
+      <c r="E9" t="n" s="2">
+        <v>4.69926074019E9</v>
+      </c>
+      <c r="F9" t="n" s="2">
+        <v>2836591.0</v>
+      </c>
+      <c r="G9" t="n" s="2">
+        <v>1.66</v>
+      </c>
+      <c r="H9" t="n" s="2">
+        <v>5.17024073462E9</v>
+      </c>
+      <c r="I9" t="n" s="2">
+        <v>2835550.0</v>
+      </c>
+      <c r="J9" t="n" s="2">
+        <v>1.82</v>
+      </c>
+      <c r="K9" t="n" s="2">
+        <v>4.96061875485E9</v>
+      </c>
+      <c r="L9" t="n" s="2">
+        <v>2831667.0</v>
+      </c>
+      <c r="M9" t="n" s="2">
+        <v>1.75</v>
+      </c>
+      <c r="N9" t="n" s="2">
+        <v>4.60592860998E9</v>
+      </c>
+      <c r="O9" t="n" s="2">
+        <v>2827743.0</v>
+      </c>
+      <c r="P9" t="n" s="2">
         <v>1.63</v>
       </c>
-      <c r="E9" t="n" s="2">
-[...34 lines deleted...]
-      </c>
       <c r="Q9" t="n" s="2">
-        <v>4.86156750813E9</v>
+        <v>1.329857516251E10</v>
       </c>
       <c r="R9" t="n" s="2">
-        <v>2827743.0</v>
+        <v>2824699.0</v>
       </c>
       <c r="S9" t="n" s="2">
-        <v>1.72</v>
+        <v>4.71</v>
       </c>
       <c r="T9" t="n" s="2">
-        <v>4.56904293011E9</v>
+        <v>2.86015109641E9</v>
       </c>
       <c r="U9" t="n" s="2">
-        <v>2824699.0</v>
+        <v>2814470.0</v>
       </c>
       <c r="V9" t="n" s="2">
-        <v>1.62</v>
+        <v>1.02</v>
       </c>
       <c r="W9" t="n" s="2">
-        <v>1.319094527531E10</v>
+        <v>1.98487619817E9</v>
       </c>
       <c r="X9" t="n" s="2">
-        <v>2814470.0</v>
+        <v>363866.0</v>
       </c>
       <c r="Y9" t="n" s="2">
-        <v>4.69</v>
+        <v>5.45</v>
       </c>
       <c r="Z9" t="n" s="2">
-        <v>2.85803276017E9</v>
+        <v>3.3667169072E9</v>
       </c>
       <c r="AA9" t="n" s="2">
-        <v>363866.0</v>
+        <v>363893.0</v>
       </c>
       <c r="AB9" t="n" s="2">
-        <v>7.85</v>
+        <v>9.25</v>
       </c>
       <c r="AC9" t="n" s="2">
-        <v>1.93840640504E9</v>
+        <v>4.88854286846E9</v>
       </c>
       <c r="AD9" t="n" s="2">
-        <v>363893.0</v>
+        <v>363379.0</v>
       </c>
       <c r="AE9" t="n" s="2">
-        <v>5.33</v>
+        <v>13.45</v>
       </c>
       <c r="AF9" t="n" s="2">
-        <v>2.52224795594E9</v>
+        <v>4.51019171169E9</v>
       </c>
       <c r="AG9" t="n" s="2">
-        <v>363379.0</v>
+        <v>363003.0</v>
       </c>
       <c r="AH9" t="n" s="2">
-        <v>6.94</v>
+        <v>12.42</v>
+      </c>
+      <c r="AI9" t="n" s="2">
+        <v>4.84819438787E9</v>
+      </c>
+      <c r="AJ9" t="n" s="2">
+        <v>362705.0</v>
+      </c>
+      <c r="AK9" t="n" s="2">
+        <v>13.37</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s" s="1">
         <v>7</v>
       </c>
       <c r="B10" t="n" s="2">
-        <v>2.16266228564E9</v>
+        <v>2.2507135027E9</v>
       </c>
       <c r="C10" t="n" s="2">
-        <v>1252928.0</v>
+        <v>1286056.0</v>
       </c>
       <c r="D10" t="n" s="2">
-        <v>1.73</v>
+        <v>1.75</v>
       </c>
       <c r="E10" t="n" s="2">
-        <v>2.39118460031E9</v>
+        <v>2.29780105398E9</v>
       </c>
       <c r="F10" t="n" s="2">
-        <v>1286056.0</v>
+        <v>1285781.0</v>
       </c>
       <c r="G10" t="n" s="2">
-        <v>1.86</v>
+        <v>1.79</v>
       </c>
       <c r="H10" t="n" s="2">
-        <v>2.24859269525E9</v>
+        <v>2.77981382521E9</v>
       </c>
       <c r="I10" t="n" s="2">
-        <v>1285781.0</v>
+        <v>1284745.0</v>
       </c>
       <c r="J10" t="n" s="2">
-        <v>1.75</v>
+        <v>2.16</v>
       </c>
       <c r="K10" t="n" s="2">
-        <v>2.28765262655E9</v>
+        <v>2.99197224087E9</v>
       </c>
       <c r="L10" t="n" s="2">
-        <v>1284745.0</v>
+        <v>1284083.0</v>
       </c>
       <c r="M10" t="n" s="2">
-        <v>1.78</v>
+        <v>2.33</v>
       </c>
       <c r="N10" t="n" s="2">
-        <v>2.7698252485E9</v>
+        <v>3.19743996825E9</v>
       </c>
       <c r="O10" t="n" s="2">
-        <v>1284083.0</v>
+        <v>1282853.0</v>
       </c>
       <c r="P10" t="n" s="2">
-        <v>2.16</v>
+        <v>2.49</v>
       </c>
       <c r="Q10" t="n" s="2">
-        <v>2.95711468217E9</v>
+        <v>3.87331910619E9</v>
       </c>
       <c r="R10" t="n" s="2">
-        <v>1282853.0</v>
+        <v>1281015.0</v>
       </c>
       <c r="S10" t="n" s="2">
-        <v>2.31</v>
+        <v>3.02</v>
       </c>
       <c r="T10" t="n" s="2">
-        <v>3.19946280392E9</v>
+        <v>1.75876119807E9</v>
       </c>
       <c r="U10" t="n" s="2">
-        <v>1281015.0</v>
+        <v>1276840.0</v>
       </c>
       <c r="V10" t="n" s="2">
-        <v>2.5</v>
+        <v>1.38</v>
       </c>
       <c r="W10" t="n" s="2">
-        <v>3.81929533045E9</v>
+        <v>1.97630156504E9</v>
       </c>
       <c r="X10" t="n" s="2">
-        <v>1276840.0</v>
+        <v>2807465.0</v>
       </c>
       <c r="Y10" t="n" s="2">
-        <v>2.99</v>
+        <v>0.7</v>
       </c>
       <c r="Z10" t="n" s="2">
-        <v>1.19576245411E9</v>
+        <v>2.99756546519E9</v>
       </c>
       <c r="AA10" t="n" s="2">
-        <v>2807465.0</v>
+        <v>2798843.0</v>
       </c>
       <c r="AB10" t="n" s="2">
-        <v>0.43</v>
+        <v>1.07</v>
       </c>
       <c r="AC10" t="n" s="2">
-        <v>1.8492036811E9</v>
+        <v>2.90574877682E9</v>
       </c>
       <c r="AD10" t="n" s="2">
-        <v>2798843.0</v>
+        <v>2790245.0</v>
       </c>
       <c r="AE10" t="n" s="2">
-        <v>0.66</v>
+        <v>1.04</v>
       </c>
       <c r="AF10" t="n" s="2">
-        <v>1.53615426503E9</v>
+        <v>2.44247214831E9</v>
       </c>
       <c r="AG10" t="n" s="2">
-        <v>2790245.0</v>
+        <v>2782006.0</v>
       </c>
       <c r="AH10" t="n" s="2">
-        <v>0.55</v>
+        <v>0.88</v>
+      </c>
+      <c r="AI10" t="n" s="2">
+        <v>2.67530310652E9</v>
+      </c>
+      <c r="AJ10" t="n" s="2">
+        <v>2772817.0</v>
+      </c>
+      <c r="AK10" t="n" s="2">
+        <v>0.96</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s" s="1">
         <v>8</v>
       </c>
       <c r="B11" t="n" s="2">
-        <v>4.18700773791E9</v>
+        <v>2.85333442422E9</v>
       </c>
       <c r="C11" t="n" s="2">
-        <v>1518288.0</v>
+        <v>1531183.0</v>
       </c>
       <c r="D11" t="n" s="2">
-        <v>2.76</v>
+        <v>1.86</v>
       </c>
       <c r="E11" t="n" s="2">
-        <v>2.88279498773E9</v>
+        <v>3.11941148531E9</v>
       </c>
       <c r="F11" t="n" s="2">
-        <v>1531183.0</v>
+        <v>1530421.0</v>
       </c>
       <c r="G11" t="n" s="2">
-        <v>1.88</v>
+        <v>2.04</v>
       </c>
       <c r="H11" t="n" s="2">
-        <v>2.81799327142E9</v>
+        <v>3.59580847186E9</v>
       </c>
       <c r="I11" t="n" s="2">
-        <v>1530421.0</v>
+        <v>1529251.0</v>
       </c>
       <c r="J11" t="n" s="2">
-        <v>1.84</v>
+        <v>2.35</v>
       </c>
       <c r="K11" t="n" s="2">
-        <v>3.1025544595E9</v>
+        <v>4.28285872656E9</v>
       </c>
       <c r="L11" t="n" s="2">
-        <v>1529251.0</v>
+        <v>1526915.0</v>
       </c>
       <c r="M11" t="n" s="2">
-        <v>2.03</v>
+        <v>2.8</v>
       </c>
       <c r="N11" t="n" s="2">
-        <v>3.59763824257E9</v>
+        <v>3.97399703474E9</v>
       </c>
       <c r="O11" t="n" s="2">
-        <v>1526915.0</v>
+        <v>1524432.0</v>
       </c>
       <c r="P11" t="n" s="2">
-        <v>2.36</v>
+        <v>2.61</v>
       </c>
       <c r="Q11" t="n" s="2">
-        <v>4.091822896E9</v>
+        <v>4.0840071555E9</v>
       </c>
       <c r="R11" t="n" s="2">
-        <v>1524432.0</v>
+        <v>1522057.0</v>
       </c>
       <c r="S11" t="n" s="2">
         <v>2.68</v>
       </c>
       <c r="T11" t="n" s="2">
-        <v>3.92855726756E9</v>
+        <v>2.92614648142E9</v>
       </c>
       <c r="U11" t="n" s="2">
-        <v>1522057.0</v>
+        <v>1516728.0</v>
       </c>
       <c r="V11" t="n" s="2">
-        <v>2.58</v>
+        <v>1.93</v>
       </c>
       <c r="W11" t="n" s="2">
-        <v>4.06695694516E9</v>
+        <v>1.32463164415E9</v>
       </c>
       <c r="X11" t="n" s="2">
-        <v>1516728.0</v>
+        <v>1274810.0</v>
       </c>
       <c r="Y11" t="n" s="2">
-        <v>2.68</v>
+        <v>1.04</v>
       </c>
       <c r="Z11" t="n" s="2">
-        <v>2.92259090736E9</v>
+        <v>2.3714433112E9</v>
       </c>
       <c r="AA11" t="n" s="2">
-        <v>1274810.0</v>
+        <v>1272212.0</v>
       </c>
       <c r="AB11" t="n" s="2">
-        <v>2.29</v>
+        <v>1.86</v>
       </c>
       <c r="AC11" t="n" s="2">
-        <v>1.31881710415E9</v>
+        <v>4.78560166439E9</v>
       </c>
       <c r="AD11" t="n" s="2">
-        <v>1272212.0</v>
+        <v>1268654.0</v>
       </c>
       <c r="AE11" t="n" s="2">
-        <v>1.04</v>
+        <v>3.77</v>
       </c>
       <c r="AF11" t="n" s="2">
-        <v>1.84192763322E9</v>
+        <v>3.1788318248E9</v>
       </c>
       <c r="AG11" t="n" s="2">
-        <v>1268654.0</v>
+        <v>1265551.0</v>
       </c>
       <c r="AH11" t="n" s="2">
-        <v>1.45</v>
+        <v>2.51</v>
+      </c>
+      <c r="AI11" t="n" s="2">
+        <v>2.60610200995E9</v>
+      </c>
+      <c r="AJ11" t="n" s="2">
+        <v>1262312.0</v>
+      </c>
+      <c r="AK11" t="n" s="2">
+        <v>2.06</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s" s="1">
         <v>9</v>
       </c>
       <c r="B12" t="n" s="2">
-        <v>1.72739580396E9</v>
+        <v>1.98690758205E9</v>
       </c>
       <c r="C12" t="n" s="2">
-        <v>674944.0</v>
+        <v>675624.0</v>
       </c>
       <c r="D12" t="n" s="2">
-        <v>2.56</v>
+        <v>2.94</v>
       </c>
       <c r="E12" t="n" s="2">
-        <v>1.63005765419E9</v>
+        <v>1.5269045736E9</v>
       </c>
       <c r="F12" t="n" s="2">
-        <v>675624.0</v>
+        <v>674854.0</v>
       </c>
       <c r="G12" t="n" s="2">
-        <v>2.41</v>
+        <v>2.26</v>
       </c>
       <c r="H12" t="n" s="2">
-        <v>1.98096558085E9</v>
+        <v>2.28165350604E9</v>
       </c>
       <c r="I12" t="n" s="2">
-        <v>674854.0</v>
+        <v>674355.0</v>
       </c>
       <c r="J12" t="n" s="2">
-        <v>2.94</v>
+        <v>3.38</v>
       </c>
       <c r="K12" t="n" s="2">
-        <v>1.51879246502E9</v>
+        <v>2.14498322621E9</v>
       </c>
       <c r="L12" t="n" s="2">
-        <v>674355.0</v>
+        <v>673104.0</v>
       </c>
       <c r="M12" t="n" s="2">
-        <v>2.25</v>
+        <v>3.19</v>
       </c>
       <c r="N12" t="n" s="2">
-        <v>2.27406825584E9</v>
+        <v>1.80252352414E9</v>
       </c>
       <c r="O12" t="n" s="2">
-        <v>673104.0</v>
+        <v>671971.0</v>
       </c>
       <c r="P12" t="n" s="2">
-        <v>3.38</v>
+        <v>2.68</v>
       </c>
       <c r="Q12" t="n" s="2">
-        <v>2.1420877791E9</v>
+        <v>3.22437130859E9</v>
       </c>
       <c r="R12" t="n" s="2">
-        <v>671971.0</v>
+        <v>670989.0</v>
       </c>
       <c r="S12" t="n" s="2">
-        <v>3.19</v>
+        <v>4.81</v>
       </c>
       <c r="T12" t="n" s="2">
-        <v>1.79548945484E9</v>
+        <v>1.21760859346E9</v>
       </c>
       <c r="U12" t="n" s="2">
-        <v>670989.0</v>
+        <v>668801.0</v>
       </c>
       <c r="V12" t="n" s="2">
-        <v>2.68</v>
+        <v>1.82</v>
       </c>
       <c r="W12" t="n" s="2">
-        <v>3.22119557848E9</v>
+        <v>1.4634204628E9</v>
       </c>
       <c r="X12" t="n" s="2">
-        <v>668801.0</v>
+        <v>1512724.0</v>
       </c>
       <c r="Y12" t="n" s="2">
-        <v>4.82</v>
+        <v>0.97</v>
       </c>
       <c r="Z12" t="n" s="2">
-        <v>1.24085959346E9</v>
+        <v>1.90482853154E9</v>
       </c>
       <c r="AA12" t="n" s="2">
-        <v>1512724.0</v>
+        <v>1508983.0</v>
       </c>
       <c r="AB12" t="n" s="2">
-        <v>0.82</v>
+        <v>1.26</v>
       </c>
       <c r="AC12" t="n" s="2">
-        <v>1.07863410731E9</v>
+        <v>1.55218510252E9</v>
       </c>
       <c r="AD12" t="n" s="2">
-        <v>1508983.0</v>
+        <v>1504617.0</v>
       </c>
       <c r="AE12" t="n" s="2">
-        <v>0.71</v>
+        <v>1.03</v>
       </c>
       <c r="AF12" t="n" s="2">
-        <v>1.4592425603E9</v>
+        <v>2.07011985071E9</v>
       </c>
       <c r="AG12" t="n" s="2">
-        <v>1504617.0</v>
+        <v>1500294.0</v>
       </c>
       <c r="AH12" t="n" s="2">
-        <v>0.97</v>
+        <v>1.38</v>
+      </c>
+      <c r="AI12" t="n" s="2">
+        <v>1.2746505218E9</v>
+      </c>
+      <c r="AJ12" t="n" s="2">
+        <v>1495252.0</v>
+      </c>
+      <c r="AK12" t="n" s="2">
+        <v>0.85</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s" s="1">
         <v>10</v>
       </c>
       <c r="B13" t="n" s="2">
-        <v>5.147367077E8</v>
+        <v>4.7733702058E8</v>
       </c>
       <c r="C13" t="n" s="2">
-        <v>139512.0</v>
+        <v>136756.0</v>
       </c>
       <c r="D13" t="n" s="2">
-        <v>3.69</v>
+        <v>3.49</v>
       </c>
       <c r="E13" t="n" s="2">
-        <v>7.1497171377E8</v>
+        <v>3.026298652E8</v>
       </c>
       <c r="F13" t="n" s="2">
-        <v>136756.0</v>
+        <v>136606.0</v>
       </c>
       <c r="G13" t="n" s="2">
-        <v>5.23</v>
+        <v>2.22</v>
       </c>
       <c r="H13" t="n" s="2">
-        <v>4.7733702058E8</v>
+        <v>2.4001364108E8</v>
       </c>
       <c r="I13" t="n" s="2">
-        <v>136606.0</v>
+        <v>136512.0</v>
       </c>
       <c r="J13" t="n" s="2">
-        <v>3.49</v>
+        <v>1.76</v>
       </c>
       <c r="K13" t="n" s="2">
-        <v>2.872398652E8</v>
+        <v>3.8713711711E8</v>
       </c>
       <c r="L13" t="n" s="2">
-        <v>136512.0</v>
+        <v>136325.0</v>
       </c>
       <c r="M13" t="n" s="2">
-        <v>2.1</v>
+        <v>2.84</v>
       </c>
       <c r="N13" t="n" s="2">
-        <v>2.2732127038E8</v>
+        <v>3.7077885381E8</v>
       </c>
       <c r="O13" t="n" s="2">
-        <v>136325.0</v>
+        <v>135982.0</v>
       </c>
       <c r="P13" t="n" s="2">
-        <v>1.67</v>
+        <v>2.73</v>
       </c>
       <c r="Q13" t="n" s="2">
-        <v>3.8564711711E8</v>
+        <v>1.41705708571E9</v>
       </c>
       <c r="R13" t="n" s="2">
-        <v>135982.0</v>
+        <v>135782.0</v>
       </c>
       <c r="S13" t="n" s="2">
-        <v>2.84</v>
+        <v>10.44</v>
       </c>
       <c r="T13" t="n" s="2">
-        <v>3.6934885381E8</v>
+        <v>5.0288986721E8</v>
       </c>
       <c r="U13" t="n" s="2">
-        <v>135782.0</v>
+        <v>135292.0</v>
       </c>
       <c r="V13" t="n" s="2">
-        <v>2.72</v>
+        <v>3.72</v>
       </c>
       <c r="W13" t="n" s="2">
-        <v>6.8216888365E8</v>
+        <v>2.3213473224E8</v>
       </c>
       <c r="X13" t="n" s="2">
-        <v>135292.0</v>
+        <v>667089.0</v>
       </c>
       <c r="Y13" t="n" s="2">
-        <v>5.04</v>
+        <v>0.35</v>
       </c>
       <c r="Z13" t="n" s="2">
-        <v>5.0183986721E8</v>
+        <v>2.9862494089E8</v>
       </c>
       <c r="AA13" t="n" s="2">
-        <v>667089.0</v>
+        <v>665439.0</v>
       </c>
       <c r="AB13" t="n" s="2">
-        <v>0.75</v>
+        <v>0.45</v>
       </c>
       <c r="AC13" t="n" s="2">
-        <v>1.3770345585E8</v>
+        <v>4.1873634475E8</v>
       </c>
       <c r="AD13" t="n" s="2">
-        <v>665439.0</v>
+        <v>662974.0</v>
       </c>
       <c r="AE13" t="n" s="2">
-        <v>0.21</v>
+        <v>0.63</v>
       </c>
       <c r="AF13" t="n" s="2">
-        <v>2.3478915944E8</v>
+        <v>5.0149144812E8</v>
       </c>
       <c r="AG13" t="n" s="2">
-        <v>662974.0</v>
+        <v>660503.0</v>
       </c>
       <c r="AH13" t="n" s="2">
-        <v>0.35</v>
+        <v>0.76</v>
+      </c>
+      <c r="AI13" t="n" s="2">
+        <v>4.16463165E8</v>
+      </c>
+      <c r="AJ13" t="n" s="2">
+        <v>657585.0</v>
+      </c>
+      <c r="AK13" t="n" s="2">
+        <v>0.63</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s" s="1">
         <v>11</v>
       </c>
       <c r="B14" t="n" s="2">
-        <v>1.3546680039E8</v>
+        <v>1.3345100261E8</v>
       </c>
       <c r="C14" t="n" s="2">
-        <v>89756.0</v>
+        <v>88238.0</v>
       </c>
       <c r="D14" t="n" s="2">
         <v>1.51</v>
       </c>
       <c r="E14" t="n" s="2">
-        <v>1.5642747285E8</v>
+        <v>7.467964687E7</v>
       </c>
       <c r="F14" t="n" s="2">
-        <v>88238.0</v>
+        <v>88962.0</v>
       </c>
       <c r="G14" t="n" s="2">
-        <v>1.77</v>
+        <v>0.84</v>
       </c>
       <c r="H14" t="n" s="2">
-        <v>1.3329614261E8</v>
+        <v>1.3121628523E8</v>
       </c>
       <c r="I14" t="n" s="2">
-        <v>88962.0</v>
+        <v>88772.0</v>
       </c>
       <c r="J14" t="n" s="2">
-        <v>1.5</v>
+        <v>1.48</v>
       </c>
       <c r="K14" t="n" s="2">
-        <v>7.330968087E7</v>
+        <v>1.2904052339E8</v>
       </c>
       <c r="L14" t="n" s="2">
-        <v>88772.0</v>
+        <v>88604.0</v>
       </c>
       <c r="M14" t="n" s="2">
-        <v>0.83</v>
+        <v>1.46</v>
       </c>
       <c r="N14" t="n" s="2">
-        <v>1.3086628523E8</v>
+        <v>1.4059228282E8</v>
       </c>
       <c r="O14" t="n" s="2">
-        <v>88604.0</v>
+        <v>88542.0</v>
       </c>
       <c r="P14" t="n" s="2">
-        <v>1.48</v>
+        <v>1.59</v>
       </c>
       <c r="Q14" t="n" s="2">
-        <v>1.2799052339E8</v>
+        <v>3.5269841629E8</v>
       </c>
       <c r="R14" t="n" s="2">
-        <v>88542.0</v>
+        <v>88403.0</v>
       </c>
       <c r="S14" t="n" s="2">
-        <v>1.45</v>
+        <v>3.99</v>
       </c>
       <c r="T14" t="n" s="2">
-        <v>1.3792037236E8</v>
+        <v>1.8693377052E8</v>
       </c>
       <c r="U14" t="n" s="2">
-        <v>88403.0</v>
+        <v>87997.0</v>
       </c>
       <c r="V14" t="n" s="2">
-        <v>1.56</v>
+        <v>2.12</v>
       </c>
       <c r="W14" t="n" s="2">
-        <v>3.0837732245E8</v>
+        <v>2.9925644E7</v>
       </c>
       <c r="X14" t="n" s="2">
-        <v>87997.0</v>
+        <v>135085.0</v>
       </c>
       <c r="Y14" t="n" s="2">
-        <v>3.5</v>
+        <v>0.22</v>
       </c>
       <c r="Z14" t="n" s="2">
-        <v>1.8658377052E8</v>
+        <v>4.913092632E7</v>
       </c>
       <c r="AA14" t="n" s="2">
-        <v>135085.0</v>
+        <v>134872.0</v>
       </c>
       <c r="AB14" t="n" s="2">
-        <v>1.38</v>
+        <v>0.36</v>
       </c>
       <c r="AC14" t="n" s="2">
-        <v>2.7184604E7</v>
+        <v>4.7111015126E8</v>
       </c>
       <c r="AD14" t="n" s="2">
-        <v>134872.0</v>
+        <v>134322.0</v>
       </c>
       <c r="AE14" t="n" s="2">
-        <v>0.2</v>
+        <v>3.51</v>
       </c>
       <c r="AF14" t="n" s="2">
-        <v>3.6490838E7</v>
+        <v>1.0683779282E8</v>
       </c>
       <c r="AG14" t="n" s="2">
-        <v>134322.0</v>
+        <v>133861.0</v>
       </c>
       <c r="AH14" t="n" s="2">
-        <v>0.27</v>
+        <v>0.8</v>
+      </c>
+      <c r="AI14" t="n" s="2">
+        <v>4.9300383E7</v>
+      </c>
+      <c r="AJ14" t="n" s="2">
+        <v>133312.0</v>
+      </c>
+      <c r="AK14" t="n" s="2">
+        <v>0.37</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s" s="1">
         <v>12</v>
       </c>
       <c r="B15" t="n" s="2">
-        <v>1.7986496383E8</v>
+        <v>1.2315544042E8</v>
       </c>
       <c r="C15" t="n" s="2">
-        <v>131119.0</v>
+        <v>131033.0</v>
       </c>
       <c r="D15" t="n" s="2">
-        <v>1.37</v>
+        <v>0.94</v>
       </c>
       <c r="E15" t="n" s="2">
-        <v>1.9901761494E8</v>
+        <v>2.5311042655E8</v>
       </c>
       <c r="F15" t="n" s="2">
-        <v>131033.0</v>
+        <v>130974.0</v>
       </c>
       <c r="G15" t="n" s="2">
-        <v>1.52</v>
+        <v>1.93</v>
       </c>
       <c r="H15" t="n" s="2">
-        <v>1.2088644042E8</v>
+        <v>1.1660331272E8</v>
       </c>
       <c r="I15" t="n" s="2">
-        <v>130974.0</v>
+        <v>130714.0</v>
       </c>
       <c r="J15" t="n" s="2">
-        <v>0.92</v>
+        <v>0.89</v>
       </c>
       <c r="K15" t="n" s="2">
-        <v>2.4751042655E8</v>
+        <v>1.2382360321E8</v>
       </c>
       <c r="L15" t="n" s="2">
-        <v>130714.0</v>
+        <v>130550.0</v>
       </c>
       <c r="M15" t="n" s="2">
-        <v>1.89</v>
+        <v>0.95</v>
       </c>
       <c r="N15" t="n" s="2">
-        <v>1.1240331272E8</v>
+        <v>1.5529065464E8</v>
       </c>
       <c r="O15" t="n" s="2">
-        <v>130550.0</v>
+        <v>130286.0</v>
       </c>
       <c r="P15" t="n" s="2">
-        <v>0.86</v>
+        <v>1.19</v>
       </c>
       <c r="Q15" t="n" s="2">
-        <v>1.2102360321E8</v>
+        <v>3.3175627437E8</v>
       </c>
       <c r="R15" t="n" s="2">
-        <v>130286.0</v>
+        <v>130111.0</v>
       </c>
       <c r="S15" t="n" s="2">
-        <v>0.93</v>
+        <v>2.55</v>
       </c>
       <c r="T15" t="n" s="2">
-        <v>1.4409065464E8</v>
+        <v>8.276798108E7</v>
       </c>
       <c r="U15" t="n" s="2">
-        <v>130111.0</v>
+        <v>129643.0</v>
       </c>
       <c r="V15" t="n" s="2">
+        <v>0.64</v>
+      </c>
+      <c r="W15" t="n" s="2">
+        <v>9.706303462E7</v>
+      </c>
+      <c r="X15" t="n" s="2">
+        <v>87838.0</v>
+      </c>
+      <c r="Y15" t="n" s="2">
         <v>1.11</v>
       </c>
-      <c r="W15" t="n" s="2">
-[...7 lines deleted...]
-      </c>
       <c r="Z15" t="n" s="2">
-        <v>7.681798108E7</v>
+        <v>1.9154136E8</v>
       </c>
       <c r="AA15" t="n" s="2">
-        <v>87838.0</v>
+        <v>87705.0</v>
       </c>
       <c r="AB15" t="n" s="2">
-        <v>0.87</v>
+        <v>2.18</v>
       </c>
       <c r="AC15" t="n" s="2">
-        <v>8.972250462E7</v>
+        <v>8.954573076E7</v>
       </c>
       <c r="AD15" t="n" s="2">
-        <v>87705.0</v>
+        <v>87438.0</v>
       </c>
       <c r="AE15" t="n" s="2">
         <v>1.02</v>
       </c>
       <c r="AF15" t="n" s="2">
-        <v>1.6636950394E8</v>
+        <v>1.5198601705E8</v>
       </c>
       <c r="AG15" t="n" s="2">
-        <v>87438.0</v>
+        <v>87151.0</v>
       </c>
       <c r="AH15" t="n" s="2">
-        <v>1.9</v>
+        <v>1.74</v>
+      </c>
+      <c r="AI15" t="n" s="2">
+        <v>2.1812989221E8</v>
+      </c>
+      <c r="AJ15" t="n" s="2">
+        <v>86873.0</v>
+      </c>
+      <c r="AK15" t="n" s="2">
+        <v>2.51</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s" s="1">
         <v>13</v>
       </c>
       <c r="B16" t="n" s="2">
-        <v>5.5249099774E8</v>
+        <v>3.8638399051E8</v>
       </c>
       <c r="C16" t="n" s="2">
-        <v>227251.0</v>
+        <v>232299.0</v>
       </c>
       <c r="D16" t="n" s="2">
-        <v>2.43</v>
+        <v>1.66</v>
       </c>
       <c r="E16" t="n" s="2">
-        <v>7.5963754565E8</v>
+        <v>4.5815765976E8</v>
       </c>
       <c r="F16" t="n" s="2">
-        <v>232299.0</v>
+        <v>232124.0</v>
       </c>
       <c r="G16" t="n" s="2">
-        <v>3.27</v>
+        <v>1.97</v>
       </c>
       <c r="H16" t="n" s="2">
-        <v>3.7585869151E8</v>
+        <v>7.8627129141E8</v>
       </c>
       <c r="I16" t="n" s="2">
-        <v>232124.0</v>
+        <v>231654.0</v>
       </c>
       <c r="J16" t="n" s="2">
-        <v>1.62</v>
+        <v>3.39</v>
       </c>
       <c r="K16" t="n" s="2">
-        <v>4.4487507876E8</v>
+        <v>7.1215032772E8</v>
       </c>
       <c r="L16" t="n" s="2">
-        <v>231654.0</v>
+        <v>231377.0</v>
       </c>
       <c r="M16" t="n" s="2">
-        <v>1.92</v>
+        <v>3.08</v>
       </c>
       <c r="N16" t="n" s="2">
-        <v>7.6743637741E8</v>
+        <v>5.8668113589E8</v>
       </c>
       <c r="O16" t="n" s="2">
-        <v>231377.0</v>
+        <v>230831.0</v>
       </c>
       <c r="P16" t="n" s="2">
-        <v>3.32</v>
+        <v>2.54</v>
       </c>
       <c r="Q16" t="n" s="2">
-        <v>7.0024240972E8</v>
+        <v>1.08509628039E9</v>
       </c>
       <c r="R16" t="n" s="2">
-        <v>230831.0</v>
+        <v>230151.0</v>
       </c>
       <c r="S16" t="n" s="2">
-        <v>3.03</v>
+        <v>4.71</v>
       </c>
       <c r="T16" t="n" s="2">
-        <v>5.6867843089E8</v>
+        <v>3.4360862125E8</v>
       </c>
       <c r="U16" t="n" s="2">
-        <v>230151.0</v>
+        <v>229238.0</v>
       </c>
       <c r="V16" t="n" s="2">
-        <v>2.47</v>
+        <v>1.5</v>
       </c>
       <c r="W16" t="n" s="2">
-        <v>1.06811713289E9</v>
+        <v>2.968149012E8</v>
       </c>
       <c r="X16" t="n" s="2">
-        <v>229238.0</v>
+        <v>129421.0</v>
       </c>
       <c r="Y16" t="n" s="2">
-        <v>4.66</v>
+        <v>2.29</v>
       </c>
       <c r="Z16" t="n" s="2">
-        <v>3.4360862125E8</v>
+        <v>4.0846685834E8</v>
       </c>
       <c r="AA16" t="n" s="2">
-        <v>129421.0</v>
+        <v>129110.0</v>
       </c>
       <c r="AB16" t="n" s="2">
-        <v>2.65</v>
+        <v>3.16</v>
       </c>
       <c r="AC16" t="n" s="2">
-        <v>2.888315752E8</v>
+        <v>7.4440434776E8</v>
       </c>
       <c r="AD16" t="n" s="2">
-        <v>129110.0</v>
+        <v>128852.0</v>
       </c>
       <c r="AE16" t="n" s="2">
-        <v>2.24</v>
+        <v>5.78</v>
       </c>
       <c r="AF16" t="n" s="2">
-        <v>2.1268799257E8</v>
+        <v>3.1486449908E8</v>
       </c>
       <c r="AG16" t="n" s="2">
-        <v>128852.0</v>
+        <v>128619.0</v>
       </c>
       <c r="AH16" t="n" s="2">
-        <v>1.65</v>
+        <v>2.45</v>
+      </c>
+      <c r="AI16" t="n" s="2">
+        <v>4.8551764625E8</v>
+      </c>
+      <c r="AJ16" t="n" s="2">
+        <v>128331.0</v>
+      </c>
+      <c r="AK16" t="n" s="2">
+        <v>3.78</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s" s="1">
         <v>14</v>
       </c>
       <c r="B17" t="n" s="2">
-        <v>2.1254518074E8</v>
+        <v>1.1008893401E8</v>
       </c>
       <c r="C17" t="n" s="2">
-        <v>109986.0</v>
+        <v>113541.0</v>
       </c>
       <c r="D17" t="n" s="2">
-        <v>1.93</v>
+        <v>0.97</v>
       </c>
       <c r="E17" t="n" s="2">
-        <v>6.944785698E7</v>
+        <v>1.737261369E8</v>
       </c>
       <c r="F17" t="n" s="2">
-        <v>113541.0</v>
+        <v>113373.0</v>
       </c>
       <c r="G17" t="n" s="2">
-        <v>0.61</v>
+        <v>1.53</v>
       </c>
       <c r="H17" t="n" s="2">
-        <v>1.1008893401E8</v>
+        <v>1.7969685434E8</v>
       </c>
       <c r="I17" t="n" s="2">
-        <v>113373.0</v>
+        <v>113227.0</v>
       </c>
       <c r="J17" t="n" s="2">
-        <v>0.97</v>
+        <v>1.59</v>
       </c>
       <c r="K17" t="n" s="2">
-        <v>1.757261369E8</v>
+        <v>1.3668904836E8</v>
       </c>
       <c r="L17" t="n" s="2">
-        <v>113227.0</v>
+        <v>113000.0</v>
       </c>
       <c r="M17" t="n" s="2">
-        <v>1.55</v>
+        <v>1.21</v>
       </c>
       <c r="N17" t="n" s="2">
-        <v>1.7969685434E8</v>
+        <v>1.5374541773E8</v>
       </c>
       <c r="O17" t="n" s="2">
-        <v>113000.0</v>
+        <v>112904.0</v>
       </c>
       <c r="P17" t="n" s="2">
-        <v>1.59</v>
+        <v>1.36</v>
       </c>
       <c r="Q17" t="n" s="2">
-        <v>1.3648372296E8</v>
+        <v>1.9216994262E8</v>
       </c>
       <c r="R17" t="n" s="2">
-        <v>112904.0</v>
+        <v>112740.0</v>
       </c>
       <c r="S17" t="n" s="2">
-        <v>1.21</v>
+        <v>1.7</v>
       </c>
       <c r="T17" t="n" s="2">
-        <v>1.5339541773E8</v>
+        <v>2.0909553888E8</v>
       </c>
       <c r="U17" t="n" s="2">
-        <v>112740.0</v>
+        <v>112369.0</v>
       </c>
       <c r="V17" t="n" s="2">
-        <v>1.36</v>
+        <v>1.86</v>
       </c>
       <c r="W17" t="n" s="2">
-        <v>1.8681994262E8</v>
+        <v>1.2940709494E8</v>
       </c>
       <c r="X17" t="n" s="2">
-        <v>112369.0</v>
+        <v>228252.0</v>
       </c>
       <c r="Y17" t="n" s="2">
-        <v>1.66</v>
+        <v>0.57</v>
       </c>
       <c r="Z17" t="n" s="2">
-        <v>2.0909553888E8</v>
+        <v>2.9663684938E8</v>
       </c>
       <c r="AA17" t="n" s="2">
-        <v>228252.0</v>
+        <v>227466.0</v>
       </c>
       <c r="AB17" t="n" s="2">
-        <v>0.92</v>
+        <v>1.3</v>
       </c>
       <c r="AC17" t="n" s="2">
-        <v>1.2905709494E8</v>
+        <v>1.948345655E8</v>
       </c>
       <c r="AD17" t="n" s="2">
-        <v>227466.0</v>
+        <v>226643.0</v>
       </c>
       <c r="AE17" t="n" s="2">
-        <v>0.57</v>
+        <v>0.86</v>
       </c>
       <c r="AF17" t="n" s="2">
-        <v>2.847704229E8</v>
+        <v>7.437215395E7</v>
       </c>
       <c r="AG17" t="n" s="2">
-        <v>226643.0</v>
+        <v>225564.0</v>
       </c>
       <c r="AH17" t="n" s="2">
-        <v>1.26</v>
+        <v>0.33</v>
+      </c>
+      <c r="AI17" t="n" s="2">
+        <v>1.2933094016E8</v>
+      </c>
+      <c r="AJ17" t="n" s="2">
+        <v>224869.0</v>
+      </c>
+      <c r="AK17" t="n" s="2">
+        <v>0.58</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s" s="1">
         <v>15</v>
       </c>
       <c r="B18" t="n" s="2">
-        <v>2.3715519647E8</v>
+        <v>1.0840386551E8</v>
       </c>
       <c r="C18" t="n" s="2">
-        <v>103274.0</v>
+        <v>105598.0</v>
       </c>
       <c r="D18" t="n" s="2">
-        <v>2.3</v>
+        <v>1.03</v>
       </c>
       <c r="E18" t="n" s="2">
-        <v>1.6342805721E8</v>
+        <v>1.9451321566E8</v>
       </c>
       <c r="F18" t="n" s="2">
-        <v>105598.0</v>
+        <v>105452.0</v>
       </c>
       <c r="G18" t="n" s="2">
-        <v>1.55</v>
+        <v>1.84</v>
       </c>
       <c r="H18" t="n" s="2">
-        <v>1.0840386551E8</v>
+        <v>1.5827723223E8</v>
       </c>
       <c r="I18" t="n" s="2">
-        <v>105452.0</v>
+        <v>105333.0</v>
       </c>
       <c r="J18" t="n" s="2">
-        <v>1.03</v>
+        <v>1.5</v>
       </c>
       <c r="K18" t="n" s="2">
-        <v>1.9451321566E8</v>
+        <v>1.7567828606E8</v>
       </c>
       <c r="L18" t="n" s="2">
-        <v>105333.0</v>
+        <v>105164.0</v>
       </c>
       <c r="M18" t="n" s="2">
-        <v>1.85</v>
+        <v>1.67</v>
       </c>
       <c r="N18" t="n" s="2">
-        <v>1.5827723223E8</v>
+        <v>2.4413098721E8</v>
       </c>
       <c r="O18" t="n" s="2">
-        <v>105164.0</v>
+        <v>104619.0</v>
       </c>
       <c r="P18" t="n" s="2">
-        <v>1.51</v>
+        <v>2.33</v>
       </c>
       <c r="Q18" t="n" s="2">
-        <v>1.7618989369E8</v>
+        <v>2.5106868616E8</v>
       </c>
       <c r="R18" t="n" s="2">
-        <v>104619.0</v>
+        <v>104397.0</v>
       </c>
       <c r="S18" t="n" s="2">
-        <v>1.68</v>
+        <v>2.4</v>
       </c>
       <c r="T18" t="n" s="2">
-        <v>2.4413098721E8</v>
+        <v>5.652499435E7</v>
       </c>
       <c r="U18" t="n" s="2">
-        <v>104397.0</v>
+        <v>104100.0</v>
       </c>
       <c r="V18" t="n" s="2">
-        <v>2.34</v>
+        <v>0.54</v>
       </c>
       <c r="W18" t="n" s="2">
-        <v>2.4056868616E8</v>
+        <v>7.37404036E7</v>
       </c>
       <c r="X18" t="n" s="2">
-        <v>104100.0</v>
+        <v>112056.0</v>
       </c>
       <c r="Y18" t="n" s="2">
-        <v>2.31</v>
+        <v>0.66</v>
       </c>
       <c r="Z18" t="n" s="2">
-        <v>5.652499435E7</v>
+        <v>1.5262242816E8</v>
       </c>
       <c r="AA18" t="n" s="2">
-        <v>112056.0</v>
+        <v>111668.0</v>
       </c>
       <c r="AB18" t="n" s="2">
-        <v>0.5</v>
+        <v>1.37</v>
       </c>
       <c r="AC18" t="n" s="2">
-        <v>7.26904036E7</v>
+        <v>7.223746548E7</v>
       </c>
       <c r="AD18" t="n" s="2">
-        <v>111668.0</v>
+        <v>111020.0</v>
       </c>
       <c r="AE18" t="n" s="2">
         <v>0.65</v>
       </c>
       <c r="AF18" t="n" s="2">
-        <v>1.48347125E8</v>
+        <v>4.876225355E7</v>
       </c>
       <c r="AG18" t="n" s="2">
-        <v>111020.0</v>
+        <v>110642.0</v>
       </c>
       <c r="AH18" t="n" s="2">
-        <v>1.34</v>
+        <v>0.44</v>
+      </c>
+      <c r="AI18" t="n" s="2">
+        <v>1.6400511949E8</v>
+      </c>
+      <c r="AJ18" t="n" s="2">
+        <v>110215.0</v>
+      </c>
+      <c r="AK18" t="n" s="2">
+        <v>1.49</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s" s="1">
         <v>16</v>
       </c>
       <c r="B19" t="n" s="2">
-        <v>7.211088402E7</v>
+        <v>9.687771411E7</v>
       </c>
       <c r="C19" t="n" s="2">
-        <v>74670.0</v>
+        <v>75679.0</v>
       </c>
       <c r="D19" t="n" s="2">
-        <v>0.97</v>
+        <v>1.28</v>
       </c>
       <c r="E19" t="n" s="2">
-        <v>2.0735925171E8</v>
+        <v>1.2311448324E8</v>
       </c>
       <c r="F19" t="n" s="2">
-        <v>75679.0</v>
+        <v>75404.0</v>
       </c>
       <c r="G19" t="n" s="2">
-        <v>2.74</v>
+        <v>1.63</v>
       </c>
       <c r="H19" t="n" s="2">
-        <v>9.687771411E7</v>
+        <v>9.249820958E7</v>
       </c>
       <c r="I19" t="n" s="2">
-        <v>75404.0</v>
+        <v>75365.0</v>
       </c>
       <c r="J19" t="n" s="2">
-        <v>1.28</v>
+        <v>1.23</v>
       </c>
       <c r="K19" t="n" s="2">
-        <v>1.2308250089E8</v>
+        <v>9.392459105E7</v>
       </c>
       <c r="L19" t="n" s="2">
-        <v>75365.0</v>
+        <v>75177.0</v>
       </c>
       <c r="M19" t="n" s="2">
-        <v>1.63</v>
+        <v>1.25</v>
       </c>
       <c r="N19" t="n" s="2">
-        <v>9.249820958E7</v>
+        <v>1.4827909362E8</v>
       </c>
       <c r="O19" t="n" s="2">
-        <v>75177.0</v>
+        <v>75103.0</v>
       </c>
       <c r="P19" t="n" s="2">
-        <v>1.23</v>
+        <v>1.97</v>
       </c>
       <c r="Q19" t="n" s="2">
-        <v>9.392459105E7</v>
+        <v>1.341791789E8</v>
       </c>
       <c r="R19" t="n" s="2">
-        <v>75103.0</v>
+        <v>75111.0</v>
       </c>
       <c r="S19" t="n" s="2">
-        <v>1.25</v>
+        <v>1.79</v>
       </c>
       <c r="T19" t="n" s="2">
-        <v>1.4825529848E8</v>
+        <v>9576928.24</v>
       </c>
       <c r="U19" t="n" s="2">
-        <v>75111.0</v>
+        <v>74621.0</v>
       </c>
       <c r="V19" t="n" s="2">
-        <v>1.97</v>
+        <v>0.13</v>
       </c>
       <c r="W19" t="n" s="2">
-        <v>1.3412836338E8</v>
+        <v>9.254025533E7</v>
       </c>
       <c r="X19" t="n" s="2">
-        <v>74621.0</v>
+        <v>103854.0</v>
       </c>
       <c r="Y19" t="n" s="2">
-        <v>1.8</v>
+        <v>0.89</v>
       </c>
       <c r="Z19" t="n" s="2">
-        <v>9576928.24</v>
+        <v>2.2964227187E8</v>
       </c>
       <c r="AA19" t="n" s="2">
-        <v>103854.0</v>
+        <v>103637.0</v>
       </c>
       <c r="AB19" t="n" s="2">
-        <v>0.09</v>
+        <v>2.22</v>
       </c>
       <c r="AC19" t="n" s="2">
-        <v>9.109551533E7</v>
+        <v>6.012852589E7</v>
       </c>
       <c r="AD19" t="n" s="2">
-        <v>103637.0</v>
+        <v>103133.0</v>
       </c>
       <c r="AE19" t="n" s="2">
-        <v>0.88</v>
+        <v>0.58</v>
       </c>
       <c r="AF19" t="n" s="2">
-        <v>1.23536354E8</v>
+        <v>1.5625971614E8</v>
       </c>
       <c r="AG19" t="n" s="2">
-        <v>103133.0</v>
+        <v>102786.0</v>
       </c>
       <c r="AH19" t="n" s="2">
-        <v>1.2</v>
+        <v>1.52</v>
+      </c>
+      <c r="AI19" t="n" s="2">
+        <v>4.41157506E7</v>
+      </c>
+      <c r="AJ19" t="n" s="2">
+        <v>102587.0</v>
+      </c>
+      <c r="AK19" t="n" s="2">
+        <v>0.43</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s" s="1">
         <v>17</v>
       </c>
       <c r="B20" t="n" s="2">
-        <v>1.9959627447E8</v>
+        <v>1.607656057E8</v>
       </c>
       <c r="C20" t="n" s="2">
-        <v>77103.0</v>
+        <v>76977.0</v>
       </c>
       <c r="D20" t="n" s="2">
-        <v>2.59</v>
+        <v>2.09</v>
       </c>
       <c r="E20" t="n" s="2">
-        <v>6.224393992E7</v>
+        <v>1.3227294679E8</v>
       </c>
       <c r="F20" t="n" s="2">
-        <v>76977.0</v>
+        <v>76948.0</v>
       </c>
       <c r="G20" t="n" s="2">
-        <v>0.81</v>
+        <v>1.72</v>
       </c>
       <c r="H20" t="n" s="2">
-        <v>1.607656057E8</v>
+        <v>5.51090437E7</v>
       </c>
       <c r="I20" t="n" s="2">
-        <v>76948.0</v>
+        <v>76884.0</v>
       </c>
       <c r="J20" t="n" s="2">
-        <v>2.09</v>
+        <v>0.72</v>
       </c>
       <c r="K20" t="n" s="2">
-        <v>1.3197474679E8</v>
+        <v>1.3550518638E8</v>
       </c>
       <c r="L20" t="n" s="2">
-        <v>76884.0</v>
+        <v>76908.0</v>
       </c>
       <c r="M20" t="n" s="2">
-        <v>1.72</v>
+        <v>1.76</v>
       </c>
       <c r="N20" t="n" s="2">
-        <v>5.48290437E7</v>
+        <v>1.3308689519E8</v>
       </c>
       <c r="O20" t="n" s="2">
-        <v>76908.0</v>
+        <v>76793.0</v>
       </c>
       <c r="P20" t="n" s="2">
-        <v>0.71</v>
+        <v>1.73</v>
       </c>
       <c r="Q20" t="n" s="2">
-        <v>1.3550518638E8</v>
+        <v>9.349227894E8</v>
       </c>
       <c r="R20" t="n" s="2">
-        <v>76793.0</v>
+        <v>76565.0</v>
       </c>
       <c r="S20" t="n" s="2">
-        <v>1.76</v>
+        <v>12.21</v>
       </c>
       <c r="T20" t="n" s="2">
-        <v>1.3308689519E8</v>
+        <v>1.2810558021E8</v>
       </c>
       <c r="U20" t="n" s="2">
-        <v>76565.0</v>
+        <v>76289.0</v>
       </c>
       <c r="V20" t="n" s="2">
-        <v>1.74</v>
+        <v>1.68</v>
       </c>
       <c r="W20" t="n" s="2">
-        <v>9.346423394E8</v>
+        <v>1.093120142E7</v>
       </c>
       <c r="X20" t="n" s="2">
-        <v>76289.0</v>
+        <v>74481.0</v>
       </c>
       <c r="Y20" t="n" s="2">
-        <v>12.25</v>
+        <v>0.15</v>
       </c>
       <c r="Z20" t="n" s="2">
-        <v>1.2810558021E8</v>
+        <v>6.451182127E7</v>
       </c>
       <c r="AA20" t="n" s="2">
-        <v>74481.0</v>
+        <v>74350.0</v>
       </c>
       <c r="AB20" t="n" s="2">
-        <v>1.72</v>
+        <v>0.87</v>
       </c>
       <c r="AC20" t="n" s="2">
-        <v>1.093120142E7</v>
+        <v>2.3721719059E8</v>
       </c>
       <c r="AD20" t="n" s="2">
-        <v>74350.0</v>
+        <v>74135.0</v>
       </c>
       <c r="AE20" t="n" s="2">
-        <v>0.15</v>
+        <v>3.2</v>
       </c>
       <c r="AF20" t="n" s="2">
-        <v>5.3032E7</v>
+        <v>3.1031482661E8</v>
       </c>
       <c r="AG20" t="n" s="2">
-        <v>74135.0</v>
+        <v>73515.0</v>
       </c>
       <c r="AH20" t="n" s="2">
-        <v>0.72</v>
+        <v>4.22</v>
+      </c>
+      <c r="AI20" t="n" s="2">
+        <v>8.28E7</v>
+      </c>
+      <c r="AJ20" t="n" s="2">
+        <v>73344.0</v>
+      </c>
+      <c r="AK20" t="n" s="2">
+        <v>1.13</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s" s="1">
         <v>18</v>
       </c>
       <c r="B21" t="n" s="2">
-        <v>2.4793788151E8</v>
+        <v>1.1744749437E8</v>
       </c>
       <c r="C21" t="n" s="2">
-        <v>93273.0</v>
+        <v>94752.0</v>
       </c>
       <c r="D21" t="n" s="2">
-        <v>2.66</v>
+        <v>1.24</v>
       </c>
       <c r="E21" t="n" s="2">
-        <v>3.299469933E7</v>
+        <v>6.822159713E7</v>
       </c>
       <c r="F21" t="n" s="2">
-        <v>94752.0</v>
+        <v>95183.0</v>
       </c>
       <c r="G21" t="n" s="2">
-        <v>0.35</v>
+        <v>0.72</v>
       </c>
       <c r="H21" t="n" s="2">
-        <v>1.1744749437E8</v>
+        <v>1.1942273869E8</v>
       </c>
       <c r="I21" t="n" s="2">
-        <v>95183.0</v>
+        <v>94741.0</v>
       </c>
       <c r="J21" t="n" s="2">
-        <v>1.23</v>
+        <v>1.26</v>
       </c>
       <c r="K21" t="n" s="2">
-        <v>6.822159713E7</v>
+        <v>1.128897656E8</v>
       </c>
       <c r="L21" t="n" s="2">
-        <v>94741.0</v>
+        <v>94727.0</v>
       </c>
       <c r="M21" t="n" s="2">
-        <v>0.72</v>
+        <v>1.19</v>
       </c>
       <c r="N21" t="n" s="2">
-        <v>1.1942273869E8</v>
+        <v>1.2933947131E8</v>
       </c>
       <c r="O21" t="n" s="2">
-        <v>94727.0</v>
+        <v>94699.0</v>
       </c>
       <c r="P21" t="n" s="2">
-        <v>1.26</v>
+        <v>1.37</v>
       </c>
       <c r="Q21" t="n" s="2">
-        <v>1.118397656E8</v>
+        <v>1.0882063524E8</v>
       </c>
       <c r="R21" t="n" s="2">
-        <v>94699.0</v>
+        <v>94670.0</v>
       </c>
       <c r="S21" t="n" s="2">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="T21" t="n" s="2">
-        <v>1.2933947131E8</v>
+        <v>9.62266618E7</v>
       </c>
       <c r="U21" t="n" s="2">
-        <v>94670.0</v>
+        <v>94934.0</v>
       </c>
       <c r="V21" t="n" s="2">
-        <v>1.37</v>
+        <v>1.01</v>
       </c>
       <c r="W21" t="n" s="2">
-        <v>1.0882063524E8</v>
+        <v>7.031694026E7</v>
       </c>
       <c r="X21" t="n" s="2">
-        <v>94934.0</v>
+        <v>76114.0</v>
       </c>
       <c r="Y21" t="n" s="2">
-        <v>1.15</v>
+        <v>0.92</v>
       </c>
       <c r="Z21" t="n" s="2">
-        <v>9.62266618E7</v>
+        <v>4.912384274E7</v>
       </c>
       <c r="AA21" t="n" s="2">
-        <v>76114.0</v>
+        <v>75956.0</v>
       </c>
       <c r="AB21" t="n" s="2">
-        <v>1.26</v>
+        <v>0.65</v>
       </c>
       <c r="AC21" t="n" s="2">
-        <v>7.031694026E7</v>
+        <v>2.574785675E8</v>
       </c>
       <c r="AD21" t="n" s="2">
-        <v>75956.0</v>
+        <v>75599.0</v>
       </c>
       <c r="AE21" t="n" s="2">
-        <v>0.93</v>
+        <v>3.41</v>
       </c>
       <c r="AF21" t="n" s="2">
-        <v>4.18095E7</v>
+        <v>1.4995407468E8</v>
       </c>
       <c r="AG21" t="n" s="2">
-        <v>75599.0</v>
+        <v>75368.0</v>
       </c>
       <c r="AH21" t="n" s="2">
-        <v>0.55</v>
+        <v>1.99</v>
+      </c>
+      <c r="AI21" t="n" s="2">
+        <v>1.0564315E8</v>
+      </c>
+      <c r="AJ21" t="n" s="2">
+        <v>75234.0</v>
+      </c>
+      <c r="AK21" t="n" s="2">
+        <v>1.4</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s" s="1">
         <v>19</v>
       </c>
       <c r="B22" t="n" s="2">
-        <v>1.22717657255E9</v>
+        <v>9.0506295298E8</v>
       </c>
       <c r="C22" t="n" s="2">
-        <v>850960.0</v>
+        <v>869259.0</v>
       </c>
       <c r="D22" t="n" s="2">
-        <v>1.44</v>
+        <v>1.04</v>
       </c>
       <c r="E22" t="n" s="2">
-        <v>1.10414854309E9</v>
+        <v>9.3161494314E8</v>
       </c>
       <c r="F22" t="n" s="2">
-        <v>869259.0</v>
+        <v>869604.0</v>
       </c>
       <c r="G22" t="n" s="2">
-        <v>1.27</v>
+        <v>1.07</v>
       </c>
       <c r="H22" t="n" s="2">
-        <v>9.0705496899E8</v>
+        <v>1.20238371142E9</v>
       </c>
       <c r="I22" t="n" s="2">
-        <v>869604.0</v>
+        <v>869302.0</v>
       </c>
       <c r="J22" t="n" s="2">
-        <v>1.04</v>
+        <v>1.38</v>
       </c>
       <c r="K22" t="n" s="2">
-        <v>9.6038529254E8</v>
+        <v>2.03471719136E9</v>
       </c>
       <c r="L22" t="n" s="2">
-        <v>869302.0</v>
+        <v>868232.0</v>
       </c>
       <c r="M22" t="n" s="2">
-        <v>1.1</v>
+        <v>2.34</v>
       </c>
       <c r="N22" t="n" s="2">
-        <v>1.19235207261E9</v>
+        <v>1.17908820271E9</v>
       </c>
       <c r="O22" t="n" s="2">
-        <v>868232.0</v>
+        <v>867545.0</v>
       </c>
       <c r="P22" t="n" s="2">
-        <v>1.37</v>
+        <v>1.36</v>
       </c>
       <c r="Q22" t="n" s="2">
-        <v>2.05244076626E9</v>
+        <v>2.22591732858E9</v>
       </c>
       <c r="R22" t="n" s="2">
-        <v>867545.0</v>
+        <v>866018.0</v>
       </c>
       <c r="S22" t="n" s="2">
-        <v>2.37</v>
+        <v>2.57</v>
       </c>
       <c r="T22" t="n" s="2">
-        <v>1.18209064542E9</v>
+        <v>7.5046485877E8</v>
       </c>
       <c r="U22" t="n" s="2">
-        <v>866018.0</v>
+        <v>863499.0</v>
       </c>
       <c r="V22" t="n" s="2">
-        <v>1.36</v>
+        <v>0.87</v>
       </c>
       <c r="W22" t="n" s="2">
-        <v>2.23858293283E9</v>
+        <v>5.8854149311E8</v>
       </c>
       <c r="X22" t="n" s="2">
-        <v>863499.0</v>
+        <v>94757.0</v>
       </c>
       <c r="Y22" t="n" s="2">
-        <v>2.59</v>
+        <v>6.21</v>
       </c>
       <c r="Z22" t="n" s="2">
-        <v>7.5041817217E8</v>
+        <v>1.14949149193E9</v>
       </c>
       <c r="AA22" t="n" s="2">
-        <v>94757.0</v>
+        <v>94129.0</v>
       </c>
       <c r="AB22" t="n" s="2">
-        <v>7.92</v>
+        <v>12.21</v>
       </c>
       <c r="AC22" t="n" s="2">
-        <v>5.6832849311E8</v>
+        <v>1.15355595114E9</v>
       </c>
       <c r="AD22" t="n" s="2">
-        <v>94129.0</v>
+        <v>93921.0</v>
       </c>
       <c r="AE22" t="n" s="2">
-        <v>6.04</v>
+        <v>12.28</v>
       </c>
       <c r="AF22" t="n" s="2">
-        <v>9.7579599222E8</v>
+        <v>8.7356152807E8</v>
       </c>
       <c r="AG22" t="n" s="2">
-        <v>93921.0</v>
+        <v>93802.0</v>
       </c>
       <c r="AH22" t="n" s="2">
-        <v>10.39</v>
+        <v>9.31</v>
+      </c>
+      <c r="AI22" t="n" s="2">
+        <v>1.61831815009E9</v>
+      </c>
+      <c r="AJ22" t="n" s="2">
+        <v>93414.0</v>
+      </c>
+      <c r="AK22" t="n" s="2">
+        <v>17.32</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s" s="1">
         <v>20</v>
       </c>
       <c r="B23" t="n" s="2">
-        <v>1.4738583825E8</v>
+        <v>7.58274388E7</v>
       </c>
       <c r="C23" t="n" s="2">
-        <v>61154.0</v>
+        <v>62002.0</v>
       </c>
       <c r="D23" t="n" s="2">
-        <v>2.41</v>
+        <v>1.22</v>
       </c>
       <c r="E23" t="n" s="2">
-        <v>1.4860532942E8</v>
+        <v>4.296348294E7</v>
       </c>
       <c r="F23" t="n" s="2">
-        <v>62002.0</v>
+        <v>61924.0</v>
       </c>
       <c r="G23" t="n" s="2">
-        <v>2.4</v>
+        <v>0.69</v>
       </c>
       <c r="H23" t="n" s="2">
-        <v>7.58732078E7</v>
+        <v>5.861384419E7</v>
       </c>
       <c r="I23" t="n" s="2">
-        <v>61924.0</v>
+        <v>61609.0</v>
       </c>
       <c r="J23" t="n" s="2">
-        <v>1.23</v>
+        <v>0.95</v>
       </c>
       <c r="K23" t="n" s="2">
-        <v>4.296348294E7</v>
+        <v>9.502009749E7</v>
       </c>
       <c r="L23" t="n" s="2">
-        <v>61609.0</v>
+        <v>61521.0</v>
       </c>
       <c r="M23" t="n" s="2">
-        <v>0.7</v>
+        <v>1.54</v>
       </c>
       <c r="N23" t="n" s="2">
-        <v>5.861384419E7</v>
+        <v>5.567953225E7</v>
       </c>
       <c r="O23" t="n" s="2">
-        <v>61521.0</v>
+        <v>61382.0</v>
       </c>
       <c r="P23" t="n" s="2">
-        <v>0.95</v>
+        <v>0.91</v>
       </c>
       <c r="Q23" t="n" s="2">
-        <v>9.502009749E7</v>
+        <v>1.9874557585E8</v>
       </c>
       <c r="R23" t="n" s="2">
-        <v>61382.0</v>
+        <v>61325.0</v>
       </c>
       <c r="S23" t="n" s="2">
-        <v>1.55</v>
+        <v>3.24</v>
       </c>
       <c r="T23" t="n" s="2">
-        <v>5.567953225E7</v>
+        <v>3.382485961E7</v>
       </c>
       <c r="U23" t="n" s="2">
-        <v>61325.0</v>
+        <v>61099.0</v>
       </c>
       <c r="V23" t="n" s="2">
-        <v>0.91</v>
+        <v>0.55</v>
       </c>
       <c r="W23" t="n" s="2">
-        <v>1.9955254301E8</v>
+        <v>8.791247393E7</v>
       </c>
       <c r="X23" t="n" s="2">
-        <v>61099.0</v>
+        <v>862077.0</v>
       </c>
       <c r="Y23" t="n" s="2">
-        <v>3.27</v>
+        <v>0.1</v>
       </c>
       <c r="Z23" t="n" s="2">
-        <v>3.382485961E7</v>
+        <v>6.941659816E7</v>
       </c>
       <c r="AA23" t="n" s="2">
-        <v>862077.0</v>
+        <v>861197.0</v>
       </c>
       <c r="AB23" t="n" s="2">
-        <v>0.04</v>
+        <v>0.08</v>
       </c>
       <c r="AC23" t="n" s="2">
-        <v>8.791247393E7</v>
+        <v>8.231292547E7</v>
       </c>
       <c r="AD23" t="n" s="2">
-        <v>861197.0</v>
+        <v>858708.0</v>
       </c>
       <c r="AE23" t="n" s="2">
         <v>0.1</v>
       </c>
       <c r="AF23" t="n" s="2">
-        <v>6.836097459E7</v>
+        <v>2.510428754E7</v>
       </c>
       <c r="AG23" t="n" s="2">
-        <v>858708.0</v>
+        <v>856315.0</v>
       </c>
       <c r="AH23" t="n" s="2">
-        <v>0.08</v>
+        <v>0.03</v>
+      </c>
+      <c r="AI23" t="n" s="2">
+        <v>1.28476E8</v>
+      </c>
+      <c r="AJ23" t="n" s="2">
+        <v>853447.0</v>
+      </c>
+      <c r="AK23" t="n" s="2">
+        <v>0.15</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s" s="1">
         <v>21</v>
       </c>
       <c r="B24" t="n" s="2">
-        <v>6.733482366E7</v>
+        <v>6.614737717E7</v>
       </c>
       <c r="C24" t="n" s="2">
-        <v>118364.0</v>
+        <v>118963.0</v>
       </c>
       <c r="D24" t="n" s="2">
-        <v>0.57</v>
+        <v>0.56</v>
       </c>
       <c r="E24" t="n" s="2">
-        <v>5.793077429E7</v>
+        <v>3.7000799826E8</v>
       </c>
       <c r="F24" t="n" s="2">
-        <v>118963.0</v>
+        <v>119321.0</v>
       </c>
       <c r="G24" t="n" s="2">
-        <v>0.49</v>
+        <v>3.1</v>
       </c>
       <c r="H24" t="n" s="2">
-        <v>6.889737717E7</v>
+        <v>9.376640554E7</v>
       </c>
       <c r="I24" t="n" s="2">
-        <v>119321.0</v>
+        <v>119242.0</v>
       </c>
       <c r="J24" t="n" s="2">
-        <v>0.58</v>
+        <v>0.79</v>
       </c>
       <c r="K24" t="n" s="2">
-        <v>3.7000799826E8</v>
+        <v>1.2249947087E8</v>
       </c>
       <c r="L24" t="n" s="2">
-        <v>119242.0</v>
+        <v>119289.0</v>
       </c>
       <c r="M24" t="n" s="2">
-        <v>3.1</v>
+        <v>1.03</v>
       </c>
       <c r="N24" t="n" s="2">
-        <v>9.376640554E7</v>
+        <v>4.2117031087E8</v>
       </c>
       <c r="O24" t="n" s="2">
-        <v>119289.0</v>
+        <v>119170.0</v>
       </c>
       <c r="P24" t="n" s="2">
-        <v>0.79</v>
+        <v>3.53</v>
       </c>
       <c r="Q24" t="n" s="2">
-        <v>1.2249947087E8</v>
+        <v>2.2404482637E8</v>
       </c>
       <c r="R24" t="n" s="2">
-        <v>119170.0</v>
+        <v>118896.0</v>
       </c>
       <c r="S24" t="n" s="2">
-        <v>1.03</v>
+        <v>1.88</v>
       </c>
       <c r="T24" t="n" s="2">
-        <v>4.2117031087E8</v>
+        <v>1.6249834431E8</v>
       </c>
       <c r="U24" t="n" s="2">
-        <v>118896.0</v>
+        <v>118804.0</v>
       </c>
       <c r="V24" t="n" s="2">
-        <v>3.54</v>
+        <v>1.37</v>
       </c>
       <c r="W24" t="n" s="2">
-        <v>2.2404482637E8</v>
+        <v>4.865704764E7</v>
       </c>
       <c r="X24" t="n" s="2">
-        <v>118804.0</v>
+        <v>60941.0</v>
       </c>
       <c r="Y24" t="n" s="2">
-        <v>1.89</v>
+        <v>0.8</v>
       </c>
       <c r="Z24" t="n" s="2">
-        <v>1.6249834431E8</v>
+        <v>6.776346853E7</v>
       </c>
       <c r="AA24" t="n" s="2">
-        <v>60941.0</v>
+        <v>60821.0</v>
       </c>
       <c r="AB24" t="n" s="2">
-        <v>2.67</v>
+        <v>1.11</v>
       </c>
       <c r="AC24" t="n" s="2">
-        <v>4.865704764E7</v>
+        <v>2.1625911936E8</v>
       </c>
       <c r="AD24" t="n" s="2">
-        <v>60821.0</v>
+        <v>60429.0</v>
       </c>
       <c r="AE24" t="n" s="2">
-        <v>0.8</v>
+        <v>3.58</v>
       </c>
       <c r="AF24" t="n" s="2">
-        <v>5.930625E7</v>
+        <v>5.714268108E7</v>
       </c>
       <c r="AG24" t="n" s="2">
-        <v>60429.0</v>
+        <v>60307.0</v>
       </c>
       <c r="AH24" t="n" s="2">
-        <v>0.98</v>
+        <v>0.95</v>
+      </c>
+      <c r="AI24" t="n" s="2">
+        <v>6.055125E7</v>
+      </c>
+      <c r="AJ24" t="n" s="2">
+        <v>60196.0</v>
+      </c>
+      <c r="AK24" t="n" s="2">
+        <v>1.01</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s" s="1">
         <v>22</v>
       </c>
       <c r="B25" t="n" s="2">
-        <v>9.864588052E7</v>
+        <v>1.4519603453E8</v>
       </c>
       <c r="C25" t="n" s="2">
-        <v>98633.0</v>
+        <v>100152.0</v>
       </c>
       <c r="D25" t="n" s="2">
-        <v>1.0</v>
+        <v>1.45</v>
       </c>
       <c r="E25" t="n" s="2">
-        <v>8.242929607E7</v>
+        <v>1.4498062915E8</v>
       </c>
       <c r="F25" t="n" s="2">
-        <v>100152.0</v>
+        <v>100066.0</v>
       </c>
       <c r="G25" t="n" s="2">
-        <v>0.82</v>
+        <v>1.45</v>
       </c>
       <c r="H25" t="n" s="2">
-        <v>1.4519603453E8</v>
+        <v>1.5941736568E8</v>
       </c>
       <c r="I25" t="n" s="2">
-        <v>100066.0</v>
+        <v>100057.0</v>
       </c>
       <c r="J25" t="n" s="2">
-        <v>1.45</v>
+        <v>1.59</v>
       </c>
       <c r="K25" t="n" s="2">
-        <v>1.4498062915E8</v>
+        <v>3.4813909789E8</v>
       </c>
       <c r="L25" t="n" s="2">
-        <v>100057.0</v>
+        <v>99944.0</v>
       </c>
       <c r="M25" t="n" s="2">
-        <v>1.45</v>
+        <v>3.48</v>
       </c>
       <c r="N25" t="n" s="2">
-        <v>1.5317212758E8</v>
+        <v>4.9167935542E8</v>
       </c>
       <c r="O25" t="n" s="2">
-        <v>99944.0</v>
+        <v>99877.0</v>
       </c>
       <c r="P25" t="n" s="2">
-        <v>1.53</v>
+        <v>4.92</v>
       </c>
       <c r="Q25" t="n" s="2">
-        <v>3.4813909789E8</v>
+        <v>7.1989975484E8</v>
       </c>
       <c r="R25" t="n" s="2">
-        <v>99877.0</v>
+        <v>99766.0</v>
       </c>
       <c r="S25" t="n" s="2">
-        <v>3.49</v>
+        <v>7.22</v>
       </c>
       <c r="T25" t="n" s="2">
-        <v>4.9267935542E8</v>
+        <v>5.12997353E7</v>
       </c>
       <c r="U25" t="n" s="2">
-        <v>99766.0</v>
+        <v>99235.0</v>
       </c>
       <c r="V25" t="n" s="2">
-        <v>4.94</v>
+        <v>0.52</v>
       </c>
       <c r="W25" t="n" s="2">
-        <v>7.1739975484E8</v>
+        <v>4.68565175E7</v>
       </c>
       <c r="X25" t="n" s="2">
-        <v>99235.0</v>
+        <v>118667.0</v>
       </c>
       <c r="Y25" t="n" s="2">
-        <v>7.23</v>
+        <v>0.39</v>
       </c>
       <c r="Z25" t="n" s="2">
-        <v>5.52997353E7</v>
+        <v>1.8912918288E8</v>
       </c>
       <c r="AA25" t="n" s="2">
-        <v>118667.0</v>
+        <v>118307.0</v>
       </c>
       <c r="AB25" t="n" s="2">
-        <v>0.47</v>
+        <v>1.6</v>
       </c>
       <c r="AC25" t="n" s="2">
-        <v>4.68565175E7</v>
+        <v>1.7680291966E8</v>
       </c>
       <c r="AD25" t="n" s="2">
-        <v>118307.0</v>
+        <v>118226.0</v>
       </c>
       <c r="AE25" t="n" s="2">
-        <v>0.4</v>
+        <v>1.5</v>
       </c>
       <c r="AF25" t="n" s="2">
-        <v>1.8354359534E8</v>
+        <v>1.2829967532E8</v>
       </c>
       <c r="AG25" t="n" s="2">
-        <v>118226.0</v>
+        <v>117893.0</v>
       </c>
       <c r="AH25" t="n" s="2">
-        <v>1.55</v>
+        <v>1.09</v>
+      </c>
+      <c r="AI25" t="n" s="2">
+        <v>3.21462002E8</v>
+      </c>
+      <c r="AJ25" t="n" s="2">
+        <v>117549.0</v>
+      </c>
+      <c r="AK25" t="n" s="2">
+        <v>2.73</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="s" s="1">
         <v>23</v>
       </c>
       <c r="B26" t="n" s="2">
-        <v>5.567496516E7</v>
+        <v>4.90182608E7</v>
       </c>
       <c r="C26" t="n" s="2">
-        <v>73185.0</v>
+        <v>72918.0</v>
       </c>
       <c r="D26" t="n" s="2">
-        <v>0.76</v>
+        <v>0.67</v>
       </c>
       <c r="E26" t="n" s="2">
-        <v>8.540760458E7</v>
+        <v>7.255599266E7</v>
       </c>
       <c r="F26" t="n" s="2">
-        <v>72918.0</v>
+        <v>72933.0</v>
       </c>
       <c r="G26" t="n" s="2">
-        <v>1.17</v>
+        <v>0.99</v>
       </c>
       <c r="H26" t="n" s="2">
-        <v>4.90182608E7</v>
+        <v>9.118596973E7</v>
       </c>
       <c r="I26" t="n" s="2">
-        <v>72933.0</v>
+        <v>72885.0</v>
       </c>
       <c r="J26" t="n" s="2">
-        <v>0.67</v>
+        <v>1.25</v>
       </c>
       <c r="K26" t="n" s="2">
-        <v>7.255599266E7</v>
+        <v>1.6824128743E8</v>
       </c>
       <c r="L26" t="n" s="2">
-        <v>72885.0</v>
+        <v>72742.0</v>
       </c>
       <c r="M26" t="n" s="2">
-        <v>1.0</v>
+        <v>2.31</v>
       </c>
       <c r="N26" t="n" s="2">
-        <v>9.118596973E7</v>
+        <v>6.156725468E7</v>
       </c>
       <c r="O26" t="n" s="2">
-        <v>72742.0</v>
+        <v>72564.0</v>
       </c>
       <c r="P26" t="n" s="2">
-        <v>1.25</v>
+        <v>0.85</v>
       </c>
       <c r="Q26" t="n" s="2">
-        <v>1.6824128743E8</v>
+        <v>9.95856678E7</v>
       </c>
       <c r="R26" t="n" s="2">
-        <v>72564.0</v>
+        <v>72356.0</v>
       </c>
       <c r="S26" t="n" s="2">
-        <v>2.32</v>
+        <v>1.38</v>
       </c>
       <c r="T26" t="n" s="2">
-        <v>6.156725468E7</v>
+        <v>1.591883441E7</v>
       </c>
       <c r="U26" t="n" s="2">
-        <v>72356.0</v>
+        <v>71907.0</v>
       </c>
       <c r="V26" t="n" s="2">
-        <v>0.85</v>
+        <v>0.22</v>
       </c>
       <c r="W26" t="n" s="2">
-        <v>9.95856678E7</v>
+        <v>1.201578855E7</v>
       </c>
       <c r="X26" t="n" s="2">
-        <v>71907.0</v>
+        <v>98892.0</v>
       </c>
       <c r="Y26" t="n" s="2">
-        <v>1.38</v>
+        <v>0.12</v>
       </c>
       <c r="Z26" t="n" s="2">
-        <v>1.591883441E7</v>
+        <v>3.879398716E7</v>
       </c>
       <c r="AA26" t="n" s="2">
-        <v>98892.0</v>
+        <v>98528.0</v>
       </c>
       <c r="AB26" t="n" s="2">
-        <v>0.16</v>
+        <v>0.39</v>
       </c>
       <c r="AC26" t="n" s="2">
-        <v>1.201578855E7</v>
+        <v>1.1774661922E8</v>
       </c>
       <c r="AD26" t="n" s="2">
-        <v>98528.0</v>
+        <v>98214.0</v>
       </c>
       <c r="AE26" t="n" s="2">
-        <v>0.12</v>
+        <v>1.2</v>
       </c>
       <c r="AF26" t="n" s="2">
-        <v>3.8535E7</v>
+        <v>4.510201581E7</v>
       </c>
       <c r="AG26" t="n" s="2">
-        <v>98214.0</v>
+        <v>98084.0</v>
       </c>
       <c r="AH26" t="n" s="2">
-        <v>0.39</v>
+        <v>0.46</v>
+      </c>
+      <c r="AI26" t="n" s="2">
+        <v>4.11215E7</v>
+      </c>
+      <c r="AJ26" t="n" s="2">
+        <v>97814.0</v>
+      </c>
+      <c r="AK26" t="n" s="2">
+        <v>0.42</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s" s="1">
         <v>24</v>
       </c>
       <c r="B27" t="n" s="2">
-        <v>2.36752818E8</v>
+        <v>1.0523624138E8</v>
       </c>
       <c r="C27" t="n" s="2">
-        <v>128279.0</v>
+        <v>128029.0</v>
       </c>
       <c r="D27" t="n" s="2">
-        <v>1.85</v>
+        <v>0.82</v>
       </c>
       <c r="E27" t="n" s="2">
-        <v>1.5237688269E8</v>
+        <v>1.6160832063E8</v>
       </c>
       <c r="F27" t="n" s="2">
-        <v>128029.0</v>
+        <v>128257.0</v>
       </c>
       <c r="G27" t="n" s="2">
-        <v>1.19</v>
+        <v>1.26</v>
       </c>
       <c r="H27" t="n" s="2">
-        <v>1.0523624138E8</v>
+        <v>1.1554734267E8</v>
       </c>
       <c r="I27" t="n" s="2">
-        <v>128257.0</v>
+        <v>128189.0</v>
       </c>
       <c r="J27" t="n" s="2">
-        <v>0.82</v>
+        <v>0.9</v>
       </c>
       <c r="K27" t="n" s="2">
-        <v>1.6160832063E8</v>
+        <v>2.5715670984E8</v>
       </c>
       <c r="L27" t="n" s="2">
-        <v>128189.0</v>
+        <v>127986.0</v>
       </c>
       <c r="M27" t="n" s="2">
-        <v>1.26</v>
+        <v>2.01</v>
       </c>
       <c r="N27" t="n" s="2">
-        <v>1.1554734267E8</v>
+        <v>2.6878248797E8</v>
       </c>
       <c r="O27" t="n" s="2">
-        <v>127986.0</v>
+        <v>127854.0</v>
       </c>
       <c r="P27" t="n" s="2">
-        <v>0.9</v>
+        <v>2.1</v>
       </c>
       <c r="Q27" t="n" s="2">
-        <v>2.5575799287E8</v>
+        <v>2.4594183982E8</v>
       </c>
       <c r="R27" t="n" s="2">
-        <v>127854.0</v>
+        <v>127562.0</v>
       </c>
       <c r="S27" t="n" s="2">
-        <v>2.0</v>
+        <v>1.93</v>
       </c>
       <c r="T27" t="n" s="2">
-        <v>2.6878248797E8</v>
+        <v>4.932880502E7</v>
       </c>
       <c r="U27" t="n" s="2">
-        <v>127562.0</v>
+        <v>127241.0</v>
       </c>
       <c r="V27" t="n" s="2">
+        <v>0.39</v>
+      </c>
+      <c r="W27" t="n" s="2">
+        <v>5.493908754E7</v>
+      </c>
+      <c r="X27" t="n" s="2">
+        <v>71766.0</v>
+      </c>
+      <c r="Y27" t="n" s="2">
+        <v>0.77</v>
+      </c>
+      <c r="Z27" t="n" s="2">
+        <v>1.8165134036E8</v>
+      </c>
+      <c r="AA27" t="n" s="2">
+        <v>71460.0</v>
+      </c>
+      <c r="AB27" t="n" s="2">
+        <v>2.54</v>
+      </c>
+      <c r="AC27" t="n" s="2">
+        <v>1.7467951558E8</v>
+      </c>
+      <c r="AD27" t="n" s="2">
+        <v>71018.0</v>
+      </c>
+      <c r="AE27" t="n" s="2">
+        <v>2.46</v>
+      </c>
+      <c r="AF27" t="n" s="2">
+        <v>6.056510234E7</v>
+      </c>
+      <c r="AG27" t="n" s="2">
+        <v>70829.0</v>
+      </c>
+      <c r="AH27" t="n" s="2">
+        <v>0.86</v>
+      </c>
+      <c r="AI27" t="n" s="2">
+        <v>1.49064075E8</v>
+      </c>
+      <c r="AJ27" t="n" s="2">
+        <v>70734.0</v>
+      </c>
+      <c r="AK27" t="n" s="2">
         <v>2.11</v>
-      </c>
-[...34 lines deleted...]
-        <v>2.3</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="s" s="1">
         <v>25</v>
       </c>
       <c r="B28" t="n" s="2">
-        <v>1.0930600409E8</v>
+        <v>2.8135135616E8</v>
       </c>
       <c r="C28" t="n" s="2">
-        <v>131796.0</v>
+        <v>133167.0</v>
       </c>
       <c r="D28" t="n" s="2">
-        <v>0.83</v>
+        <v>2.11</v>
       </c>
       <c r="E28" t="n" s="2">
-        <v>1.6484846607E8</v>
+        <v>2.2662752485E8</v>
       </c>
       <c r="F28" t="n" s="2">
-        <v>133167.0</v>
+        <v>133306.0</v>
       </c>
       <c r="G28" t="n" s="2">
+        <v>1.7</v>
+      </c>
+      <c r="H28" t="n" s="2">
+        <v>2.177853652E8</v>
+      </c>
+      <c r="I28" t="n" s="2">
+        <v>133375.0</v>
+      </c>
+      <c r="J28" t="n" s="2">
+        <v>1.63</v>
+      </c>
+      <c r="K28" t="n" s="2">
+        <v>2.3728222373E8</v>
+      </c>
+      <c r="L28" t="n" s="2">
+        <v>133137.0</v>
+      </c>
+      <c r="M28" t="n" s="2">
+        <v>1.78</v>
+      </c>
+      <c r="N28" t="n" s="2">
+        <v>2.6377382302E8</v>
+      </c>
+      <c r="O28" t="n" s="2">
+        <v>132587.0</v>
+      </c>
+      <c r="P28" t="n" s="2">
+        <v>1.99</v>
+      </c>
+      <c r="Q28" t="n" s="2">
+        <v>2.5073618992E8</v>
+      </c>
+      <c r="R28" t="n" s="2">
+        <v>132488.0</v>
+      </c>
+      <c r="S28" t="n" s="2">
+        <v>1.89</v>
+      </c>
+      <c r="T28" t="n" s="2">
+        <v>8.157654625E7</v>
+      </c>
+      <c r="U28" t="n" s="2">
+        <v>132116.0</v>
+      </c>
+      <c r="V28" t="n" s="2">
+        <v>0.62</v>
+      </c>
+      <c r="W28" t="n" s="2">
+        <v>1.9233923679E8</v>
+      </c>
+      <c r="X28" t="n" s="2">
+        <v>127095.0</v>
+      </c>
+      <c r="Y28" t="n" s="2">
+        <v>1.51</v>
+      </c>
+      <c r="Z28" t="n" s="2">
+        <v>1.5711061054E8</v>
+      </c>
+      <c r="AA28" t="n" s="2">
+        <v>126947.0</v>
+      </c>
+      <c r="AB28" t="n" s="2">
         <v>1.24</v>
       </c>
-      <c r="H28" t="n" s="2">
-[...61 lines deleted...]
-      </c>
       <c r="AC28" t="n" s="2">
-        <v>1.9201989679E8</v>
+        <v>9.355923492E7</v>
       </c>
       <c r="AD28" t="n" s="2">
-        <v>126947.0</v>
+        <v>126425.0</v>
       </c>
       <c r="AE28" t="n" s="2">
-        <v>1.51</v>
+        <v>0.74</v>
       </c>
       <c r="AF28" t="n" s="2">
-        <v>9.85475E7</v>
+        <v>8.209516811E7</v>
       </c>
       <c r="AG28" t="n" s="2">
-        <v>126425.0</v>
+        <v>126231.0</v>
       </c>
       <c r="AH28" t="n" s="2">
-        <v>0.78</v>
+        <v>0.65</v>
+      </c>
+      <c r="AI28" t="n" s="2">
+        <v>1.14462367E8</v>
+      </c>
+      <c r="AJ28" t="n" s="2">
+        <v>125879.0</v>
+      </c>
+      <c r="AK28" t="n" s="2">
+        <v>0.91</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s" s="1">
         <v>26</v>
       </c>
       <c r="B29" t="n" s="2">
-        <v>1.7578116668E8</v>
+        <v>2.1686716273E8</v>
       </c>
       <c r="C29" t="n" s="2">
-        <v>142959.0</v>
+        <v>143711.0</v>
       </c>
       <c r="D29" t="n" s="2">
+        <v>1.51</v>
+      </c>
+      <c r="E29" t="n" s="2">
+        <v>1.1099430485E8</v>
+      </c>
+      <c r="F29" t="n" s="2">
+        <v>143672.0</v>
+      </c>
+      <c r="G29" t="n" s="2">
+        <v>0.77</v>
+      </c>
+      <c r="H29" t="n" s="2">
+        <v>2.5654308086E8</v>
+      </c>
+      <c r="I29" t="n" s="2">
+        <v>143492.0</v>
+      </c>
+      <c r="J29" t="n" s="2">
+        <v>1.79</v>
+      </c>
+      <c r="K29" t="n" s="2">
+        <v>1.4277940391E8</v>
+      </c>
+      <c r="L29" t="n" s="2">
+        <v>143239.0</v>
+      </c>
+      <c r="M29" t="n" s="2">
+        <v>1.0</v>
+      </c>
+      <c r="N29" t="n" s="2">
+        <v>1.7890137677E8</v>
+      </c>
+      <c r="O29" t="n" s="2">
+        <v>143230.0</v>
+      </c>
+      <c r="P29" t="n" s="2">
+        <v>1.25</v>
+      </c>
+      <c r="Q29" t="n" s="2">
+        <v>2.1902286781E8</v>
+      </c>
+      <c r="R29" t="n" s="2">
+        <v>143187.0</v>
+      </c>
+      <c r="S29" t="n" s="2">
+        <v>1.53</v>
+      </c>
+      <c r="T29" t="n" s="2">
+        <v>6.881896686E7</v>
+      </c>
+      <c r="U29" t="n" s="2">
+        <v>142556.0</v>
+      </c>
+      <c r="V29" t="n" s="2">
+        <v>0.48</v>
+      </c>
+      <c r="W29" t="n" s="2">
+        <v>1.7479405531E8</v>
+      </c>
+      <c r="X29" t="n" s="2">
+        <v>142086.0</v>
+      </c>
+      <c r="Y29" t="n" s="2">
         <v>1.23</v>
       </c>
-      <c r="E29" t="n" s="2">
-[...61 lines deleted...]
-      </c>
       <c r="Z29" t="n" s="2">
-        <v>6.875491501E7</v>
+        <v>1.4996049923E8</v>
       </c>
       <c r="AA29" t="n" s="2">
-        <v>142086.0</v>
+        <v>131243.0</v>
       </c>
       <c r="AB29" t="n" s="2">
-        <v>0.48</v>
+        <v>1.14</v>
       </c>
       <c r="AC29" t="n" s="2">
-        <v>1.6846426209E8</v>
+        <v>2.7352569061E8</v>
       </c>
       <c r="AD29" t="n" s="2">
-        <v>131243.0</v>
+        <v>141498.0</v>
       </c>
       <c r="AE29" t="n" s="2">
-        <v>1.28</v>
+        <v>1.93</v>
       </c>
       <c r="AF29" t="n" s="2">
-        <v>1.3682666107E8</v>
+        <v>1.1729567088E8</v>
       </c>
       <c r="AG29" t="n" s="2">
-        <v>141498.0</v>
+        <v>130425.0</v>
       </c>
       <c r="AH29" t="n" s="2">
-        <v>0.97</v>
+        <v>0.9</v>
+      </c>
+      <c r="AI29" t="n" s="2">
+        <v>1.3172828305E8</v>
+      </c>
+      <c r="AJ29" t="n" s="2">
+        <v>129747.0</v>
+      </c>
+      <c r="AK29" t="n" s="2">
+        <v>1.02</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s" s="1">
         <v>27</v>
       </c>
       <c r="B30" t="n" s="2">
-        <v>5.36354373264E9</v>
+        <v>5.11386662257E9</v>
       </c>
       <c r="C30" t="n" s="2">
-        <v>2377195.0</v>
+        <v>2434823.0</v>
       </c>
       <c r="D30" t="n" s="2">
-        <v>2.26</v>
+        <v>2.1</v>
       </c>
       <c r="E30" t="n" s="2">
-        <v>4.34416939215E9</v>
+        <v>6.45918937771E9</v>
       </c>
       <c r="F30" t="n" s="2">
-        <v>2434823.0</v>
+        <v>2440313.0</v>
       </c>
       <c r="G30" t="n" s="2">
-        <v>1.78</v>
+        <v>2.65</v>
       </c>
       <c r="H30" t="n" s="2">
-        <v>5.06777970172E9</v>
+        <v>5.92776957785E9</v>
       </c>
       <c r="I30" t="n" s="2">
-        <v>2440313.0</v>
+        <v>2443090.0</v>
       </c>
       <c r="J30" t="n" s="2">
-        <v>2.08</v>
+        <v>2.43</v>
       </c>
       <c r="K30" t="n" s="2">
-        <v>6.44409202831E9</v>
+        <v>6.13289250042E9</v>
       </c>
       <c r="L30" t="n" s="2">
-        <v>2443090.0</v>
+        <v>2447219.0</v>
       </c>
       <c r="M30" t="n" s="2">
-        <v>2.64</v>
+        <v>2.51</v>
       </c>
       <c r="N30" t="n" s="2">
-        <v>5.92921130327E9</v>
+        <v>5.84385554872E9</v>
       </c>
       <c r="O30" t="n" s="2">
-        <v>2447219.0</v>
+        <v>2449291.0</v>
       </c>
       <c r="P30" t="n" s="2">
-        <v>2.42</v>
+        <v>2.39</v>
       </c>
       <c r="Q30" t="n" s="2">
-        <v>6.07312625489E9</v>
+        <v>7.60456007569E9</v>
       </c>
       <c r="R30" t="n" s="2">
-        <v>2449291.0</v>
+        <v>2453317.0</v>
       </c>
       <c r="S30" t="n" s="2">
-        <v>2.48</v>
+        <v>3.1</v>
       </c>
       <c r="T30" t="n" s="2">
-        <v>5.82385668541E9</v>
+        <v>3.03837486578E9</v>
       </c>
       <c r="U30" t="n" s="2">
-        <v>2453317.0</v>
+        <v>2459551.0</v>
       </c>
       <c r="V30" t="n" s="2">
-        <v>2.37</v>
+        <v>1.24</v>
       </c>
       <c r="W30" t="n" s="2">
-        <v>7.54619381966E9</v>
+        <v>3.61318725475E9</v>
       </c>
       <c r="X30" t="n" s="2">
-        <v>2459551.0</v>
+        <v>142086.0</v>
       </c>
       <c r="Y30" t="n" s="2">
-        <v>3.07</v>
+        <v>25.43</v>
       </c>
       <c r="Z30" t="n" s="2">
-        <v>3.03699486578E9</v>
+        <v>4.24032055604E9</v>
       </c>
       <c r="AA30" t="n" s="2">
-        <v>142086.0</v>
+        <v>141794.0</v>
       </c>
       <c r="AB30" t="n" s="2">
-        <v>21.37</v>
+        <v>29.9</v>
       </c>
       <c r="AC30" t="n" s="2">
-        <v>3.61278725475E9</v>
+        <v>4.38740555087E9</v>
       </c>
       <c r="AD30" t="n" s="2">
-        <v>141794.0</v>
+        <v>141498.0</v>
       </c>
       <c r="AE30" t="n" s="2">
-        <v>25.48</v>
+        <v>31.01</v>
       </c>
       <c r="AF30" t="n" s="2">
-        <v>3.48888608763E9</v>
+        <v>4.2670825462E9</v>
       </c>
       <c r="AG30" t="n" s="2">
-        <v>141498.0</v>
+        <v>140932.0</v>
       </c>
       <c r="AH30" t="n" s="2">
-        <v>24.66</v>
+        <v>30.28</v>
+      </c>
+      <c r="AI30" t="n" s="2">
+        <v>4.0229285856E9</v>
+      </c>
+      <c r="AJ30" t="n" s="2">
+        <v>140638.0</v>
+      </c>
+      <c r="AK30" t="n" s="2">
+        <v>28.6</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="s" s="1">
         <v>28</v>
       </c>
       <c r="B31" t="n" s="2">
-        <v>1.16536373E8</v>
+        <v>1.61295048E8</v>
       </c>
       <c r="C31" t="n" s="2">
-        <v>54690.0</v>
+        <v>54426.0</v>
       </c>
       <c r="D31" t="n" s="2">
-        <v>2.13</v>
+        <v>2.96</v>
       </c>
       <c r="E31" t="n" s="2">
-        <v>6.228058898E7</v>
+        <v>2.1151595E7</v>
       </c>
       <c r="F31" t="n" s="2">
-        <v>54426.0</v>
+        <v>54519.0</v>
       </c>
       <c r="G31" t="n" s="2">
-        <v>1.14</v>
+        <v>0.39</v>
       </c>
       <c r="H31" t="n" s="2">
-        <v>1.61295048E8</v>
+        <v>1.0423202691E8</v>
       </c>
       <c r="I31" t="n" s="2">
-        <v>54519.0</v>
+        <v>54468.0</v>
       </c>
       <c r="J31" t="n" s="2">
-        <v>2.96</v>
+        <v>1.91</v>
       </c>
       <c r="K31" t="n" s="2">
-        <v>2.1151595E7</v>
+        <v>6.1413362E7</v>
       </c>
       <c r="L31" t="n" s="2">
-        <v>54468.0</v>
+        <v>54399.0</v>
       </c>
       <c r="M31" t="n" s="2">
-        <v>0.39</v>
+        <v>1.13</v>
       </c>
       <c r="N31" t="n" s="2">
-        <v>1.0423202691E8</v>
+        <v>7.436740979E7</v>
       </c>
       <c r="O31" t="n" s="2">
-        <v>54399.0</v>
+        <v>54409.0</v>
       </c>
       <c r="P31" t="n" s="2">
-        <v>1.92</v>
+        <v>1.37</v>
       </c>
       <c r="Q31" t="n" s="2">
-        <v>6.1413362E7</v>
+        <v>1.5571768375E8</v>
       </c>
       <c r="R31" t="n" s="2">
-        <v>54409.0</v>
+        <v>54407.0</v>
       </c>
       <c r="S31" t="n" s="2">
-        <v>1.13</v>
+        <v>2.86</v>
       </c>
       <c r="T31" t="n" s="2">
-        <v>7.471740979E7</v>
+        <v>1.137324876E7</v>
       </c>
       <c r="U31" t="n" s="2">
-        <v>54407.0</v>
+        <v>54157.0</v>
       </c>
       <c r="V31" t="n" s="2">
-        <v>1.37</v>
+        <v>0.21</v>
       </c>
       <c r="W31" t="n" s="2">
-        <v>1.5571768375E8</v>
+        <v>1.1712948483E8</v>
       </c>
       <c r="X31" t="n" s="2">
-        <v>54157.0</v>
+        <v>2461128.0</v>
       </c>
       <c r="Y31" t="n" s="2">
-        <v>2.88</v>
+        <v>0.05</v>
       </c>
       <c r="Z31" t="n" s="2">
-        <v>1.137324876E7</v>
+        <v>2.1776693806E8</v>
       </c>
       <c r="AA31" t="n" s="2">
-        <v>2461128.0</v>
+        <v>2460190.0</v>
       </c>
       <c r="AB31" t="n" s="2">
-        <v>0.0</v>
+        <v>0.09</v>
       </c>
       <c r="AC31" t="n" s="2">
-        <v>1.1677948483E8</v>
+        <v>1.42964699E8</v>
       </c>
       <c r="AD31" t="n" s="2">
-        <v>2460190.0</v>
+        <v>2456323.0</v>
       </c>
       <c r="AE31" t="n" s="2">
-        <v>0.05</v>
+        <v>0.06</v>
       </c>
       <c r="AF31" t="n" s="2">
-        <v>2.11299108E8</v>
+        <v>7.215969959E7</v>
       </c>
       <c r="AG31" t="n" s="2">
-        <v>2456323.0</v>
+        <v>2449125.0</v>
       </c>
       <c r="AH31" t="n" s="2">
-        <v>0.09</v>
+        <v>0.03</v>
+      </c>
+      <c r="AI31" t="n" s="2">
+        <v>5.550817E7</v>
+      </c>
+      <c r="AJ31" t="n" s="2">
+        <v>2444471.0</v>
+      </c>
+      <c r="AK31" t="n" s="2">
+        <v>0.02</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="s" s="1">
         <v>29</v>
       </c>
       <c r="B32" t="n" s="2">
-        <v>9.905825183E7</v>
+        <v>3.276674744E8</v>
       </c>
       <c r="C32" t="n" s="2">
-        <v>53510.0</v>
+        <v>52101.0</v>
       </c>
       <c r="D32" t="n" s="2">
-        <v>1.85</v>
+        <v>6.29</v>
       </c>
       <c r="E32" t="n" s="2">
-        <v>1.4865032588E8</v>
+        <v>4.078034401E7</v>
       </c>
       <c r="F32" t="n" s="2">
-        <v>52101.0</v>
+        <v>52051.0</v>
       </c>
       <c r="G32" t="n" s="2">
-        <v>2.85</v>
+        <v>0.78</v>
       </c>
       <c r="H32" t="n" s="2">
-        <v>3.276674744E8</v>
+        <v>1.9078813275E8</v>
       </c>
       <c r="I32" t="n" s="2">
-        <v>52051.0</v>
+        <v>52066.0</v>
       </c>
       <c r="J32" t="n" s="2">
-        <v>6.3</v>
+        <v>3.66</v>
       </c>
       <c r="K32" t="n" s="2">
-        <v>4.077194401E7</v>
+        <v>8.716962755E7</v>
       </c>
       <c r="L32" t="n" s="2">
-        <v>52066.0</v>
+        <v>52022.0</v>
       </c>
       <c r="M32" t="n" s="2">
-        <v>0.78</v>
+        <v>1.68</v>
       </c>
       <c r="N32" t="n" s="2">
-        <v>1.9078813275E8</v>
+        <v>2.9164063966E8</v>
       </c>
       <c r="O32" t="n" s="2">
-        <v>52022.0</v>
+        <v>52204.0</v>
       </c>
       <c r="P32" t="n" s="2">
-        <v>3.67</v>
+        <v>5.59</v>
       </c>
       <c r="Q32" t="n" s="2">
-        <v>8.716962755E7</v>
+        <v>9.371263576E7</v>
       </c>
       <c r="R32" t="n" s="2">
-        <v>52204.0</v>
+        <v>52052.0</v>
       </c>
       <c r="S32" t="n" s="2">
-        <v>1.67</v>
+        <v>1.8</v>
       </c>
       <c r="T32" t="n" s="2">
-        <v>2.9136963966E8</v>
+        <v>1.5697696239E8</v>
       </c>
       <c r="U32" t="n" s="2">
-        <v>52052.0</v>
+        <v>51835.0</v>
       </c>
       <c r="V32" t="n" s="2">
-        <v>5.6</v>
+        <v>3.03</v>
       </c>
       <c r="W32" t="n" s="2">
-        <v>9.371263576E7</v>
+        <v>1.078837515E7</v>
       </c>
       <c r="X32" t="n" s="2">
-        <v>51835.0</v>
+        <v>53983.0</v>
       </c>
       <c r="Y32" t="n" s="2">
-        <v>1.81</v>
+        <v>0.2</v>
       </c>
       <c r="Z32" t="n" s="2">
-        <v>1.890068988E7</v>
+        <v>8.168016675E7</v>
       </c>
       <c r="AA32" t="n" s="2">
-        <v>53983.0</v>
+        <v>53878.0</v>
       </c>
       <c r="AB32" t="n" s="2">
-        <v>0.35</v>
+        <v>1.52</v>
       </c>
       <c r="AC32" t="n" s="2">
-        <v>1.078837515E7</v>
+        <v>3.516981331E7</v>
       </c>
       <c r="AD32" t="n" s="2">
-        <v>53878.0</v>
+        <v>53616.0</v>
       </c>
       <c r="AE32" t="n" s="2">
-        <v>0.2</v>
+        <v>0.66</v>
       </c>
       <c r="AF32" t="n" s="2">
-        <v>3.766606051E7</v>
+        <v>5.848099173E7</v>
       </c>
       <c r="AG32" t="n" s="2">
-        <v>53616.0</v>
+        <v>53496.0</v>
       </c>
       <c r="AH32" t="n" s="2">
-        <v>0.7</v>
+        <v>1.09</v>
+      </c>
+      <c r="AI32" t="n" s="2">
+        <v>8.2804973E7</v>
+      </c>
+      <c r="AJ32" t="n" s="2">
+        <v>53256.0</v>
+      </c>
+      <c r="AK32" t="n" s="2">
+        <v>1.55</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="s" s="1">
         <v>30</v>
       </c>
       <c r="B33" t="n" s="2">
-        <v>6.963038851E7</v>
+        <v>3.9374547853E8</v>
       </c>
       <c r="C33" t="n" s="2">
-        <v>73618.0</v>
+        <v>73911.0</v>
       </c>
       <c r="D33" t="n" s="2">
-        <v>0.95</v>
+        <v>5.33</v>
       </c>
       <c r="E33" t="n" s="2">
-        <v>7.93378007E7</v>
+        <v>9.079904556E7</v>
       </c>
       <c r="F33" t="n" s="2">
-        <v>73911.0</v>
+        <v>73847.0</v>
       </c>
       <c r="G33" t="n" s="2">
-        <v>1.07</v>
+        <v>1.23</v>
       </c>
       <c r="H33" t="n" s="2">
-        <v>3.9374547853E8</v>
+        <v>4.157153811E7</v>
       </c>
       <c r="I33" t="n" s="2">
-        <v>73847.0</v>
+        <v>73693.0</v>
       </c>
       <c r="J33" t="n" s="2">
-        <v>5.33</v>
+        <v>0.56</v>
       </c>
       <c r="K33" t="n" s="2">
-        <v>9.079904556E7</v>
+        <v>8.144015908E7</v>
       </c>
       <c r="L33" t="n" s="2">
-        <v>73693.0</v>
+        <v>73512.0</v>
       </c>
       <c r="M33" t="n" s="2">
-        <v>1.23</v>
+        <v>1.11</v>
       </c>
       <c r="N33" t="n" s="2">
-        <v>4.157153811E7</v>
+        <v>1.5260457152E8</v>
       </c>
       <c r="O33" t="n" s="2">
-        <v>73512.0</v>
+        <v>73145.0</v>
       </c>
       <c r="P33" t="n" s="2">
-        <v>0.57</v>
+        <v>2.09</v>
       </c>
       <c r="Q33" t="n" s="2">
-        <v>8.144015908E7</v>
+        <v>2.6400078583E8</v>
       </c>
       <c r="R33" t="n" s="2">
-        <v>73145.0</v>
+        <v>72889.0</v>
       </c>
       <c r="S33" t="n" s="2">
-        <v>1.11</v>
+        <v>3.62</v>
       </c>
       <c r="T33" t="n" s="2">
-        <v>1.5260457152E8</v>
+        <v>3.62537265E7</v>
       </c>
       <c r="U33" t="n" s="2">
-        <v>72889.0</v>
+        <v>72677.0</v>
       </c>
       <c r="V33" t="n" s="2">
-        <v>2.09</v>
+        <v>0.5</v>
       </c>
       <c r="W33" t="n" s="2">
-        <v>2.6400078583E8</v>
+        <v>7.607009848E7</v>
       </c>
       <c r="X33" t="n" s="2">
-        <v>72677.0</v>
+        <v>51760.0</v>
       </c>
       <c r="Y33" t="n" s="2">
-        <v>3.63</v>
+        <v>1.47</v>
       </c>
       <c r="Z33" t="n" s="2">
-        <v>3.62537265E7</v>
+        <v>1.0849238166E8</v>
       </c>
       <c r="AA33" t="n" s="2">
-        <v>51760.0</v>
+        <v>51604.0</v>
       </c>
       <c r="AB33" t="n" s="2">
-        <v>0.7</v>
+        <v>2.1</v>
       </c>
       <c r="AC33" t="n" s="2">
-        <v>7.607009848E7</v>
+        <v>1.5393317414E8</v>
       </c>
       <c r="AD33" t="n" s="2">
-        <v>51604.0</v>
+        <v>51569.0</v>
       </c>
       <c r="AE33" t="n" s="2">
-        <v>1.47</v>
+        <v>2.98</v>
       </c>
       <c r="AF33" t="n" s="2">
-        <v>1.0816279301E8</v>
+        <v>4.483894101E7</v>
       </c>
       <c r="AG33" t="n" s="2">
-        <v>51569.0</v>
+        <v>51425.0</v>
       </c>
       <c r="AH33" t="n" s="2">
-        <v>2.1</v>
+        <v>0.87</v>
+      </c>
+      <c r="AI33" t="n" s="2">
+        <v>6.12854379E7</v>
+      </c>
+      <c r="AJ33" t="n" s="2">
+        <v>51256.0</v>
+      </c>
+      <c r="AK33" t="n" s="2">
+        <v>1.2</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="s" s="1">
         <v>31</v>
       </c>
       <c r="B34" t="n" s="2">
-        <v>2.991070384E8</v>
+        <v>4.2479034357E8</v>
       </c>
       <c r="C34" t="n" s="2">
-        <v>119637.0</v>
+        <v>122204.0</v>
       </c>
       <c r="D34" t="n" s="2">
-        <v>2.5</v>
+        <v>3.48</v>
       </c>
       <c r="E34" t="n" s="2">
-        <v>6.3994755187E8</v>
+        <v>7.640389762E8</v>
       </c>
       <c r="F34" t="n" s="2">
-        <v>122204.0</v>
+        <v>122026.0</v>
       </c>
       <c r="G34" t="n" s="2">
-        <v>5.24</v>
+        <v>6.26</v>
       </c>
       <c r="H34" t="n" s="2">
-        <v>4.2479034357E8</v>
+        <v>6.5962406311E8</v>
       </c>
       <c r="I34" t="n" s="2">
-        <v>122026.0</v>
+        <v>121900.0</v>
       </c>
       <c r="J34" t="n" s="2">
-        <v>3.48</v>
+        <v>5.41</v>
       </c>
       <c r="K34" t="n" s="2">
-        <v>7.640389762E8</v>
+        <v>7.9626286682E8</v>
       </c>
       <c r="L34" t="n" s="2">
-        <v>121900.0</v>
+        <v>121572.0</v>
       </c>
       <c r="M34" t="n" s="2">
-        <v>6.27</v>
+        <v>6.55</v>
       </c>
       <c r="N34" t="n" s="2">
-        <v>6.5962406311E8</v>
+        <v>2.1409313712E8</v>
       </c>
       <c r="O34" t="n" s="2">
-        <v>121572.0</v>
+        <v>121817.0</v>
       </c>
       <c r="P34" t="n" s="2">
-        <v>5.43</v>
+        <v>1.76</v>
       </c>
       <c r="Q34" t="n" s="2">
-        <v>7.9696286682E8</v>
+        <v>3.2450445786E8</v>
       </c>
       <c r="R34" t="n" s="2">
-        <v>121817.0</v>
+        <v>121677.0</v>
       </c>
       <c r="S34" t="n" s="2">
-        <v>6.54</v>
+        <v>2.67</v>
       </c>
       <c r="T34" t="n" s="2">
-        <v>2.1409313712E8</v>
+        <v>8.698674888E7</v>
       </c>
       <c r="U34" t="n" s="2">
-        <v>121677.0</v>
+        <v>121135.0</v>
       </c>
       <c r="V34" t="n" s="2">
-        <v>1.76</v>
+        <v>0.72</v>
       </c>
       <c r="W34" t="n" s="2">
-        <v>3.2514580786E8</v>
+        <v>4.2263581305E8</v>
       </c>
       <c r="X34" t="n" s="2">
-        <v>121135.0</v>
+        <v>72545.0</v>
       </c>
       <c r="Y34" t="n" s="2">
-        <v>2.68</v>
+        <v>5.83</v>
       </c>
       <c r="Z34" t="n" s="2">
-        <v>8.733674888E7</v>
+        <v>4.8926666589E8</v>
       </c>
       <c r="AA34" t="n" s="2">
-        <v>72545.0</v>
+        <v>72256.0</v>
       </c>
       <c r="AB34" t="n" s="2">
-        <v>1.2</v>
+        <v>6.77</v>
       </c>
       <c r="AC34" t="n" s="2">
-        <v>4.2298581305E8</v>
+        <v>8.3584406653E8</v>
       </c>
       <c r="AD34" t="n" s="2">
-        <v>72256.0</v>
+        <v>72021.0</v>
       </c>
       <c r="AE34" t="n" s="2">
-        <v>5.85</v>
+        <v>11.61</v>
       </c>
       <c r="AF34" t="n" s="2">
-        <v>4.8696321059E8</v>
+        <v>2.2448224742E8</v>
       </c>
       <c r="AG34" t="n" s="2">
-        <v>72021.0</v>
+        <v>71778.0</v>
       </c>
       <c r="AH34" t="n" s="2">
-        <v>6.76</v>
+        <v>3.13</v>
+      </c>
+      <c r="AI34" t="n" s="2">
+        <v>1.553710154E8</v>
+      </c>
+      <c r="AJ34" t="n" s="2">
+        <v>71488.0</v>
+      </c>
+      <c r="AK34" t="n" s="2">
+        <v>2.17</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="s" s="1">
         <v>32</v>
       </c>
       <c r="B35" t="n" s="2">
-        <v>3.0886735833E8</v>
+        <v>1.3482615094E8</v>
       </c>
       <c r="C35" t="n" s="2">
-        <v>135329.0</v>
+        <v>134174.0</v>
       </c>
       <c r="D35" t="n" s="2">
-        <v>2.28</v>
+        <v>1.0</v>
       </c>
       <c r="E35" t="n" s="2">
-        <v>1.7340327101E8</v>
+        <v>2.3328509383E8</v>
       </c>
       <c r="F35" t="n" s="2">
-        <v>134174.0</v>
+        <v>134137.0</v>
       </c>
       <c r="G35" t="n" s="2">
-        <v>1.29</v>
+        <v>1.74</v>
       </c>
       <c r="H35" t="n" s="2">
-        <v>1.2326352394E8</v>
+        <v>1.821556776E8</v>
       </c>
       <c r="I35" t="n" s="2">
-        <v>134137.0</v>
+        <v>133966.0</v>
       </c>
       <c r="J35" t="n" s="2">
-        <v>0.92</v>
+        <v>1.36</v>
       </c>
       <c r="K35" t="n" s="2">
-        <v>2.0899588986E8</v>
+        <v>1.9458905236E8</v>
       </c>
       <c r="L35" t="n" s="2">
-        <v>133966.0</v>
+        <v>133858.0</v>
       </c>
       <c r="M35" t="n" s="2">
-        <v>1.56</v>
+        <v>1.45</v>
       </c>
       <c r="N35" t="n" s="2">
-        <v>1.1307423579E8</v>
+        <v>2.8319844892E8</v>
       </c>
       <c r="O35" t="n" s="2">
-        <v>133858.0</v>
+        <v>133703.0</v>
       </c>
       <c r="P35" t="n" s="2">
-        <v>0.84</v>
+        <v>2.12</v>
       </c>
       <c r="Q35" t="n" s="2">
-        <v>1.8452396336E8</v>
+        <v>8.6728976814E8</v>
       </c>
       <c r="R35" t="n" s="2">
-        <v>133703.0</v>
+        <v>133677.0</v>
       </c>
       <c r="S35" t="n" s="2">
-        <v>1.38</v>
+        <v>6.49</v>
       </c>
       <c r="T35" t="n" s="2">
-        <v>1.4345499908E8</v>
+        <v>8.106936614E7</v>
       </c>
       <c r="U35" t="n" s="2">
-        <v>133677.0</v>
+        <v>133320.0</v>
       </c>
       <c r="V35" t="n" s="2">
-        <v>1.07</v>
+        <v>0.61</v>
       </c>
       <c r="W35" t="n" s="2">
-        <v>2.1554820426E8</v>
+        <v>5.523261676E7</v>
       </c>
       <c r="X35" t="n" s="2">
-        <v>133320.0</v>
+        <v>121039.0</v>
       </c>
       <c r="Y35" t="n" s="2">
-        <v>1.62</v>
+        <v>0.46</v>
       </c>
       <c r="Z35" t="n" s="2">
-        <v>8.106936614E7</v>
+        <v>3.2149035888E8</v>
       </c>
       <c r="AA35" t="n" s="2">
-        <v>121039.0</v>
+        <v>120366.0</v>
       </c>
       <c r="AB35" t="n" s="2">
-        <v>0.67</v>
+        <v>2.67</v>
       </c>
       <c r="AC35" t="n" s="2">
-        <v>5.523261676E7</v>
+        <v>9.898998844E7</v>
       </c>
       <c r="AD35" t="n" s="2">
-        <v>120366.0</v>
+        <v>120000.0</v>
       </c>
       <c r="AE35" t="n" s="2">
-        <v>0.46</v>
+        <v>0.82</v>
       </c>
       <c r="AF35" t="n" s="2">
-        <v>1.4927425E8</v>
+        <v>4.5031906339E8</v>
       </c>
       <c r="AG35" t="n" s="2">
-        <v>120000.0</v>
+        <v>119541.0</v>
       </c>
       <c r="AH35" t="n" s="2">
-        <v>1.24</v>
+        <v>3.77</v>
+      </c>
+      <c r="AI35" t="n" s="2">
+        <v>1.217376E8</v>
+      </c>
+      <c r="AJ35" t="n" s="2">
+        <v>119212.0</v>
+      </c>
+      <c r="AK35" t="n" s="2">
+        <v>1.02</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="s" s="1">
         <v>33</v>
       </c>
       <c r="B36" t="n" s="2">
-        <v>3.3817387072E8</v>
+        <v>1.0214354205E8</v>
       </c>
       <c r="C36" t="n" s="2">
-        <v>166933.0</v>
+        <v>171982.0</v>
       </c>
       <c r="D36" t="n" s="2">
-        <v>2.03</v>
+        <v>0.59</v>
       </c>
       <c r="E36" t="n" s="2">
-        <v>2.8410672502E8</v>
+        <v>2.2024882236E8</v>
       </c>
       <c r="F36" t="n" s="2">
-        <v>171982.0</v>
+        <v>172020.0</v>
       </c>
       <c r="G36" t="n" s="2">
-        <v>1.65</v>
+        <v>1.28</v>
       </c>
       <c r="H36" t="n" s="2">
-        <v>9.509383589E7</v>
+        <v>2.6181993341E8</v>
       </c>
       <c r="I36" t="n" s="2">
-        <v>172020.0</v>
+        <v>172621.0</v>
       </c>
       <c r="J36" t="n" s="2">
-        <v>0.55</v>
+        <v>1.52</v>
       </c>
       <c r="K36" t="n" s="2">
-        <v>2.1916202236E8</v>
+        <v>3.9592892051E8</v>
       </c>
       <c r="L36" t="n" s="2">
-        <v>172621.0</v>
+        <v>172411.0</v>
       </c>
       <c r="M36" t="n" s="2">
-        <v>1.27</v>
+        <v>2.3</v>
       </c>
       <c r="N36" t="n" s="2">
-        <v>2.6016993341E8</v>
+        <v>3.4284409588E8</v>
       </c>
       <c r="O36" t="n" s="2">
-        <v>172411.0</v>
+        <v>171851.0</v>
       </c>
       <c r="P36" t="n" s="2">
-        <v>1.51</v>
+        <v>2.0</v>
       </c>
       <c r="Q36" t="n" s="2">
-        <v>3.2792892051E8</v>
+        <v>3.605435072E8</v>
       </c>
       <c r="R36" t="n" s="2">
-        <v>171851.0</v>
+        <v>171785.0</v>
       </c>
       <c r="S36" t="n" s="2">
-        <v>1.91</v>
+        <v>2.1</v>
       </c>
       <c r="T36" t="n" s="2">
-        <v>3.4199072298E8</v>
+        <v>1.9724001031E8</v>
       </c>
       <c r="U36" t="n" s="2">
-        <v>171785.0</v>
+        <v>171512.0</v>
       </c>
       <c r="V36" t="n" s="2">
-        <v>1.99</v>
+        <v>1.15</v>
       </c>
       <c r="W36" t="n" s="2">
-        <v>3.5971744867E8</v>
+        <v>8.257770486E7</v>
       </c>
       <c r="X36" t="n" s="2">
-        <v>171512.0</v>
+        <v>132978.0</v>
       </c>
       <c r="Y36" t="n" s="2">
-        <v>2.1</v>
+        <v>0.62</v>
       </c>
       <c r="Z36" t="n" s="2">
-        <v>1.8224001031E8</v>
+        <v>2.827356759E8</v>
       </c>
       <c r="AA36" t="n" s="2">
-        <v>132978.0</v>
+        <v>132895.0</v>
       </c>
       <c r="AB36" t="n" s="2">
-        <v>1.37</v>
+        <v>2.13</v>
       </c>
       <c r="AC36" t="n" s="2">
-        <v>8.257770486E7</v>
+        <v>3.4971412055E8</v>
       </c>
       <c r="AD36" t="n" s="2">
-        <v>132895.0</v>
+        <v>132561.0</v>
       </c>
       <c r="AE36" t="n" s="2">
-        <v>0.62</v>
+        <v>2.64</v>
       </c>
       <c r="AF36" t="n" s="2">
-        <v>2.6594973288E8</v>
+        <v>3.3375334733E8</v>
       </c>
       <c r="AG36" t="n" s="2">
-        <v>132561.0</v>
+        <v>132155.0</v>
       </c>
       <c r="AH36" t="n" s="2">
-        <v>2.01</v>
+        <v>2.53</v>
+      </c>
+      <c r="AI36" t="n" s="2">
+        <v>3.5166338346E8</v>
+      </c>
+      <c r="AJ36" t="n" s="2">
+        <v>131695.0</v>
+      </c>
+      <c r="AK36" t="n" s="2">
+        <v>2.67</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="s" s="1">
         <v>34</v>
       </c>
       <c r="B37" t="n" s="2">
-        <v>1.3884863272E8</v>
+        <v>8.207433409E7</v>
       </c>
       <c r="C37" t="n" s="2">
-        <v>44750.0</v>
+        <v>44801.0</v>
       </c>
       <c r="D37" t="n" s="2">
-        <v>3.1</v>
+        <v>1.83</v>
       </c>
       <c r="E37" t="n" s="2">
-        <v>9.199954951E7</v>
+        <v>1.2077360239E8</v>
       </c>
       <c r="F37" t="n" s="2">
-        <v>44801.0</v>
+        <v>44603.0</v>
       </c>
       <c r="G37" t="n" s="2">
-        <v>2.05</v>
+        <v>2.71</v>
       </c>
       <c r="H37" t="n" s="2">
-        <v>8.207433409E7</v>
+        <v>8.398121567E7</v>
       </c>
       <c r="I37" t="n" s="2">
-        <v>44603.0</v>
+        <v>44441.0</v>
       </c>
       <c r="J37" t="n" s="2">
-        <v>1.84</v>
+        <v>1.89</v>
       </c>
       <c r="K37" t="n" s="2">
-        <v>1.1877360239E8</v>
+        <v>8.948027376E7</v>
       </c>
       <c r="L37" t="n" s="2">
-        <v>44441.0</v>
+        <v>44302.0</v>
       </c>
       <c r="M37" t="n" s="2">
-        <v>2.67</v>
+        <v>2.02</v>
       </c>
       <c r="N37" t="n" s="2">
-        <v>8.398121567E7</v>
+        <v>1.0416026132E8</v>
       </c>
       <c r="O37" t="n" s="2">
-        <v>44302.0</v>
+        <v>44233.0</v>
       </c>
       <c r="P37" t="n" s="2">
-        <v>1.9</v>
+        <v>2.35</v>
       </c>
       <c r="Q37" t="n" s="2">
-        <v>8.948027376E7</v>
+        <v>5.693876015E7</v>
       </c>
       <c r="R37" t="n" s="2">
-        <v>44233.0</v>
+        <v>44013.0</v>
       </c>
       <c r="S37" t="n" s="2">
-        <v>2.02</v>
+        <v>1.29</v>
       </c>
       <c r="T37" t="n" s="2">
-        <v>1.0416026132E8</v>
+        <v>2.425369762E7</v>
       </c>
       <c r="U37" t="n" s="2">
-        <v>44013.0</v>
+        <v>43827.0</v>
       </c>
       <c r="V37" t="n" s="2">
-        <v>2.37</v>
+        <v>0.55</v>
       </c>
       <c r="W37" t="n" s="2">
-        <v>5.693876015E7</v>
+        <v>2.702050087E7</v>
       </c>
       <c r="X37" t="n" s="2">
-        <v>43827.0</v>
+        <v>171156.0</v>
       </c>
       <c r="Y37" t="n" s="2">
-        <v>1.3</v>
+        <v>0.16</v>
       </c>
       <c r="Z37" t="n" s="2">
-        <v>2.425369762E7</v>
+        <v>1.0958592268E8</v>
       </c>
       <c r="AA37" t="n" s="2">
-        <v>171156.0</v>
+        <v>170818.0</v>
       </c>
       <c r="AB37" t="n" s="2">
-        <v>0.14</v>
+        <v>0.64</v>
       </c>
       <c r="AC37" t="n" s="2">
-        <v>2.677050087E7</v>
+        <v>1.3596340288E8</v>
       </c>
       <c r="AD37" t="n" s="2">
-        <v>170818.0</v>
+        <v>170940.0</v>
       </c>
       <c r="AE37" t="n" s="2">
-        <v>0.16</v>
+        <v>0.8</v>
       </c>
       <c r="AF37" t="n" s="2">
-        <v>8.10198852E7</v>
+        <v>8.274134887E7</v>
       </c>
       <c r="AG37" t="n" s="2">
-        <v>170940.0</v>
+        <v>170317.0</v>
       </c>
       <c r="AH37" t="n" s="2">
-        <v>0.47</v>
+        <v>0.49</v>
+      </c>
+      <c r="AI37" t="n" s="2">
+        <v>7.019608203E7</v>
+      </c>
+      <c r="AJ37" t="n" s="2">
+        <v>170451.0</v>
+      </c>
+      <c r="AK37" t="n" s="2">
+        <v>0.41</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="s" s="1">
         <v>35</v>
       </c>
       <c r="B38" t="n" s="2">
-        <v>1.4723711843E8</v>
+        <v>1.4997436301E8</v>
       </c>
       <c r="C38" t="n" s="2">
-        <v>51722.0</v>
+        <v>51671.0</v>
       </c>
       <c r="D38" t="n" s="2">
-        <v>2.85</v>
+        <v>2.9</v>
       </c>
       <c r="E38" t="n" s="2">
-        <v>9.567323455E7</v>
+        <v>7.308521664E7</v>
       </c>
       <c r="F38" t="n" s="2">
-        <v>51671.0</v>
+        <v>51592.0</v>
       </c>
       <c r="G38" t="n" s="2">
-        <v>1.85</v>
+        <v>1.42</v>
       </c>
       <c r="H38" t="n" s="2">
-        <v>1.4997436301E8</v>
+        <v>4.939272094E7</v>
       </c>
       <c r="I38" t="n" s="2">
-        <v>51592.0</v>
+        <v>51593.0</v>
       </c>
       <c r="J38" t="n" s="2">
-        <v>2.91</v>
+        <v>0.96</v>
       </c>
       <c r="K38" t="n" s="2">
-        <v>7.308521664E7</v>
+        <v>1.260303644E8</v>
       </c>
       <c r="L38" t="n" s="2">
-        <v>51593.0</v>
+        <v>51619.0</v>
       </c>
       <c r="M38" t="n" s="2">
-        <v>1.42</v>
+        <v>2.44</v>
       </c>
       <c r="N38" t="n" s="2">
-        <v>4.939272094E7</v>
+        <v>5.359716694E7</v>
       </c>
       <c r="O38" t="n" s="2">
-        <v>51619.0</v>
+        <v>51545.0</v>
       </c>
       <c r="P38" t="n" s="2">
-        <v>0.96</v>
+        <v>1.04</v>
       </c>
       <c r="Q38" t="n" s="2">
-        <v>1.260303644E8</v>
+        <v>1.2863681338E8</v>
       </c>
       <c r="R38" t="n" s="2">
-        <v>51545.0</v>
+        <v>51424.0</v>
       </c>
       <c r="S38" t="n" s="2">
-        <v>2.45</v>
+        <v>2.5</v>
       </c>
       <c r="T38" t="n" s="2">
-        <v>4.916729522E7</v>
+        <v>4.08163032E7</v>
       </c>
       <c r="U38" t="n" s="2">
-        <v>51424.0</v>
+        <v>51389.0</v>
       </c>
       <c r="V38" t="n" s="2">
-        <v>0.96</v>
+        <v>0.79</v>
       </c>
       <c r="W38" t="n" s="2">
-        <v>1.2290553852E8</v>
+        <v>9.642924478E7</v>
       </c>
       <c r="X38" t="n" s="2">
-        <v>51389.0</v>
+        <v>43634.0</v>
       </c>
       <c r="Y38" t="n" s="2">
-        <v>2.39</v>
+        <v>2.21</v>
       </c>
       <c r="Z38" t="n" s="2">
-        <v>4.08163032E7</v>
+        <v>1.03099644E8</v>
       </c>
       <c r="AA38" t="n" s="2">
-        <v>43634.0</v>
+        <v>43813.0</v>
       </c>
       <c r="AB38" t="n" s="2">
-        <v>0.94</v>
+        <v>2.35</v>
       </c>
       <c r="AC38" t="n" s="2">
-        <v>9.627924478E7</v>
+        <v>1.134087709E8</v>
       </c>
       <c r="AD38" t="n" s="2">
-        <v>43813.0</v>
+        <v>43672.0</v>
       </c>
       <c r="AE38" t="n" s="2">
-        <v>2.2</v>
+        <v>2.6</v>
       </c>
       <c r="AF38" t="n" s="2">
-        <v>5.895E7</v>
+        <v>1.0768998977E8</v>
       </c>
       <c r="AG38" t="n" s="2">
-        <v>43672.0</v>
+        <v>43542.0</v>
       </c>
       <c r="AH38" t="n" s="2">
-        <v>1.35</v>
+        <v>2.47</v>
+      </c>
+      <c r="AI38" t="n" s="2">
+        <v>3.523878192E7</v>
+      </c>
+      <c r="AJ38" t="n" s="2">
+        <v>43405.0</v>
+      </c>
+      <c r="AK38" t="n" s="2">
+        <v>0.81</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="s" s="1">
         <v>36</v>
       </c>
       <c r="B39" t="n" s="2">
-        <v>8.004455135E7</v>
+        <v>5.082062415E7</v>
       </c>
       <c r="C39" t="n" s="2">
-        <v>53834.0</v>
+        <v>53290.0</v>
       </c>
       <c r="D39" t="n" s="2">
-        <v>1.49</v>
+        <v>0.95</v>
       </c>
       <c r="E39" t="n" s="2">
-        <v>6.721073457E7</v>
+        <v>1.8483374572E8</v>
       </c>
       <c r="F39" t="n" s="2">
-        <v>53290.0</v>
+        <v>53494.0</v>
       </c>
       <c r="G39" t="n" s="2">
-        <v>1.26</v>
+        <v>3.46</v>
       </c>
       <c r="H39" t="n" s="2">
-        <v>5.082062415E7</v>
+        <v>9.8445845E7</v>
       </c>
       <c r="I39" t="n" s="2">
-        <v>53494.0</v>
+        <v>53391.0</v>
       </c>
       <c r="J39" t="n" s="2">
-        <v>0.95</v>
+        <v>1.84</v>
       </c>
       <c r="K39" t="n" s="2">
-        <v>1.8483374572E8</v>
+        <v>7.461623125E7</v>
       </c>
       <c r="L39" t="n" s="2">
-        <v>53391.0</v>
+        <v>53362.0</v>
       </c>
       <c r="M39" t="n" s="2">
-        <v>3.46</v>
+        <v>1.4</v>
       </c>
       <c r="N39" t="n" s="2">
-        <v>9.8095845E7</v>
+        <v>6.337935267E7</v>
       </c>
       <c r="O39" t="n" s="2">
-        <v>53362.0</v>
+        <v>53408.0</v>
       </c>
       <c r="P39" t="n" s="2">
-        <v>1.84</v>
+        <v>1.19</v>
       </c>
       <c r="Q39" t="n" s="2">
-        <v>7.461623125E7</v>
+        <v>1.6920708966E8</v>
       </c>
       <c r="R39" t="n" s="2">
-        <v>53408.0</v>
+        <v>53377.0</v>
       </c>
       <c r="S39" t="n" s="2">
-        <v>1.4</v>
+        <v>3.17</v>
       </c>
       <c r="T39" t="n" s="2">
-        <v>6.302935267E7</v>
+        <v>1.6374872905E8</v>
       </c>
       <c r="U39" t="n" s="2">
-        <v>53377.0</v>
+        <v>53255.0</v>
       </c>
       <c r="V39" t="n" s="2">
-        <v>1.18</v>
+        <v>3.07</v>
       </c>
       <c r="W39" t="n" s="2">
-        <v>1.6920708966E8</v>
+        <v>1.944422243E7</v>
       </c>
       <c r="X39" t="n" s="2">
-        <v>53255.0</v>
+        <v>51337.0</v>
       </c>
       <c r="Y39" t="n" s="2">
-        <v>3.18</v>
+        <v>0.38</v>
       </c>
       <c r="Z39" t="n" s="2">
-        <v>7.074872905E7</v>
+        <v>4.228364923E7</v>
       </c>
       <c r="AA39" t="n" s="2">
-        <v>51337.0</v>
+        <v>51318.0</v>
       </c>
       <c r="AB39" t="n" s="2">
-        <v>1.38</v>
+        <v>0.82</v>
       </c>
       <c r="AC39" t="n" s="2">
-        <v>1.919422243E7</v>
+        <v>4.9676613006E8</v>
       </c>
       <c r="AD39" t="n" s="2">
-        <v>51318.0</v>
+        <v>51165.0</v>
       </c>
       <c r="AE39" t="n" s="2">
-        <v>0.37</v>
+        <v>9.71</v>
       </c>
       <c r="AF39" t="n" s="2">
-        <v>3.111374488E7</v>
+        <v>1.8428270411E8</v>
       </c>
       <c r="AG39" t="n" s="2">
-        <v>51165.0</v>
+        <v>51023.0</v>
       </c>
       <c r="AH39" t="n" s="2">
-        <v>0.61</v>
+        <v>3.61</v>
+      </c>
+      <c r="AI39" t="n" s="2">
+        <v>1.5136060575E8</v>
+      </c>
+      <c r="AJ39" t="n" s="2">
+        <v>50934.0</v>
+      </c>
+      <c r="AK39" t="n" s="2">
+        <v>2.97</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="s" s="1">
         <v>37</v>
       </c>
       <c r="B40" t="n" s="2">
-        <v>1.24640568644E9</v>
+        <v>1.26434201678E9</v>
       </c>
       <c r="C40" t="n" s="2">
-        <v>1022609.0</v>
+        <v>1048846.0</v>
       </c>
       <c r="D40" t="n" s="2">
-        <v>1.22</v>
+        <v>1.21</v>
       </c>
       <c r="E40" t="n" s="2">
-        <v>1.27416797286E9</v>
+        <v>8.2437940388E8</v>
       </c>
       <c r="F40" t="n" s="2">
-        <v>1048846.0</v>
+        <v>1049633.0</v>
       </c>
       <c r="G40" t="n" s="2">
-        <v>1.21</v>
+        <v>0.79</v>
       </c>
       <c r="H40" t="n" s="2">
-        <v>1.26934201678E9</v>
+        <v>1.62562779064E9</v>
       </c>
       <c r="I40" t="n" s="2">
-        <v>1049633.0</v>
+        <v>1048060.0</v>
       </c>
       <c r="J40" t="n" s="2">
-        <v>1.21</v>
+        <v>1.55</v>
       </c>
       <c r="K40" t="n" s="2">
-        <v>8.2596620388E8</v>
+        <v>1.77464878465E9</v>
       </c>
       <c r="L40" t="n" s="2">
-        <v>1048060.0</v>
+        <v>1046993.0</v>
       </c>
       <c r="M40" t="n" s="2">
-        <v>0.79</v>
+        <v>1.69</v>
       </c>
       <c r="N40" t="n" s="2">
-        <v>1.62247779064E9</v>
+        <v>1.62430414599E9</v>
       </c>
       <c r="O40" t="n" s="2">
-        <v>1046993.0</v>
+        <v>1045182.0</v>
       </c>
       <c r="P40" t="n" s="2">
         <v>1.55</v>
       </c>
       <c r="Q40" t="n" s="2">
-        <v>1.82953946268E9</v>
+        <v>2.84419620186E9</v>
       </c>
       <c r="R40" t="n" s="2">
-        <v>1045182.0</v>
+        <v>1043203.0</v>
       </c>
       <c r="S40" t="n" s="2">
-        <v>1.75</v>
+        <v>2.73</v>
       </c>
       <c r="T40" t="n" s="2">
-        <v>1.56799908556E9</v>
+        <v>1.21773481819E9</v>
       </c>
       <c r="U40" t="n" s="2">
-        <v>1043203.0</v>
+        <v>1040153.0</v>
       </c>
       <c r="V40" t="n" s="2">
-        <v>1.5</v>
+        <v>1.17</v>
       </c>
       <c r="W40" t="n" s="2">
-        <v>2.46471230777E9</v>
+        <v>6.627032336E8</v>
       </c>
       <c r="X40" t="n" s="2">
-        <v>1040153.0</v>
+        <v>53162.0</v>
       </c>
       <c r="Y40" t="n" s="2">
-        <v>2.37</v>
+        <v>12.47</v>
       </c>
       <c r="Z40" t="n" s="2">
-        <v>1.20773481819E9</v>
+        <v>1.59084805212E9</v>
       </c>
       <c r="AA40" t="n" s="2">
-        <v>53162.0</v>
+        <v>53092.0</v>
       </c>
       <c r="AB40" t="n" s="2">
-        <v>22.72</v>
+        <v>29.96</v>
       </c>
       <c r="AC40" t="n" s="2">
-        <v>6.616862336E8</v>
+        <v>1.41007438989E9</v>
       </c>
       <c r="AD40" t="n" s="2">
-        <v>53092.0</v>
+        <v>52940.0</v>
       </c>
       <c r="AE40" t="n" s="2">
-        <v>12.46</v>
+        <v>26.64</v>
       </c>
       <c r="AF40" t="n" s="2">
-        <v>1.25049858807E9</v>
+        <v>1.13026326987E9</v>
       </c>
       <c r="AG40" t="n" s="2">
-        <v>52940.0</v>
+        <v>52909.0</v>
       </c>
       <c r="AH40" t="n" s="2">
-        <v>23.62</v>
+        <v>21.36</v>
+      </c>
+      <c r="AI40" t="n" s="2">
+        <v>1.2315893045E9</v>
+      </c>
+      <c r="AJ40" t="n" s="2">
+        <v>52778.0</v>
+      </c>
+      <c r="AK40" t="n" s="2">
+        <v>23.34</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="s" s="1">
         <v>38</v>
       </c>
       <c r="B41" t="n" s="2">
-        <v>4.758936193E7</v>
+        <v>2.791603715E7</v>
       </c>
       <c r="C41" t="n" s="2">
-        <v>5503.0</v>
+        <v>5278.0</v>
       </c>
       <c r="D41" t="n" s="2">
-        <v>8.65</v>
+        <v>5.29</v>
       </c>
       <c r="E41" t="n" s="2">
-        <v>5.372361553E7</v>
+        <v>4.429099553E7</v>
       </c>
       <c r="F41" t="n" s="2">
-        <v>5278.0</v>
+        <v>5276.0</v>
       </c>
       <c r="G41" t="n" s="2">
-        <v>10.18</v>
+        <v>8.39</v>
       </c>
       <c r="H41" t="n" s="2">
-        <v>2.791603715E7</v>
+        <v>3.110804524E7</v>
       </c>
       <c r="I41" t="n" s="2">
-        <v>5276.0</v>
+        <v>5250.0</v>
       </c>
       <c r="J41" t="n" s="2">
-        <v>5.29</v>
+        <v>5.93</v>
       </c>
       <c r="K41" t="n" s="2">
-        <v>4.429099553E7</v>
+        <v>3.329590663E7</v>
       </c>
       <c r="L41" t="n" s="2">
         <v>5250.0</v>
       </c>
       <c r="M41" t="n" s="2">
-        <v>8.44</v>
+        <v>6.34</v>
       </c>
       <c r="N41" t="n" s="2">
-        <v>3.110804524E7</v>
+        <v>2.862763467E7</v>
       </c>
       <c r="O41" t="n" s="2">
-        <v>5250.0</v>
+        <v>5203.0</v>
       </c>
       <c r="P41" t="n" s="2">
-        <v>5.93</v>
+        <v>5.5</v>
       </c>
       <c r="Q41" t="n" s="2">
-        <v>3.329590663E7</v>
+        <v>1.2318190702E8</v>
       </c>
       <c r="R41" t="n" s="2">
-        <v>5203.0</v>
+        <v>5140.0</v>
       </c>
       <c r="S41" t="n" s="2">
-        <v>6.4</v>
+        <v>23.97</v>
       </c>
       <c r="T41" t="n" s="2">
-        <v>2.862763467E7</v>
+        <v>1.0315648677E8</v>
       </c>
       <c r="U41" t="n" s="2">
-        <v>5140.0</v>
+        <v>5132.0</v>
       </c>
       <c r="V41" t="n" s="2">
-        <v>5.57</v>
+        <v>20.1</v>
       </c>
       <c r="W41" t="n" s="2">
-        <v>1.2318190702E8</v>
+        <v>1.988475588E7</v>
       </c>
       <c r="X41" t="n" s="2">
-        <v>5132.0</v>
+        <v>1038097.0</v>
       </c>
       <c r="Y41" t="n" s="2">
-        <v>24.0</v>
+        <v>0.02</v>
       </c>
       <c r="Z41" t="n" s="2">
-        <v>1.0315648677E8</v>
+        <v>9.579677884E7</v>
       </c>
       <c r="AA41" t="n" s="2">
-        <v>1038097.0</v>
+        <v>1036238.0</v>
       </c>
       <c r="AB41" t="n" s="2">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="AC41" t="n" s="2">
-        <v>1.807654465E7</v>
+        <v>9.103144557E7</v>
       </c>
       <c r="AD41" t="n" s="2">
-        <v>1036238.0</v>
+        <v>1033022.0</v>
       </c>
       <c r="AE41" t="n" s="2">
-        <v>0.02</v>
+        <v>0.09</v>
       </c>
       <c r="AF41" t="n" s="2">
-        <v>2.633071958E7</v>
+        <v>8.228145852E7</v>
       </c>
       <c r="AG41" t="n" s="2">
-        <v>1033022.0</v>
+        <v>1028642.0</v>
       </c>
       <c r="AH41" t="n" s="2">
-        <v>0.03</v>
+        <v>0.08</v>
+      </c>
+      <c r="AI41" t="n" s="2">
+        <v>2499500.0</v>
+      </c>
+      <c r="AJ41" t="n" s="2">
+        <v>1025040.0</v>
+      </c>
+      <c r="AK41" t="n" s="2">
+        <v>0.0</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="s" s="1">
         <v>39</v>
       </c>
       <c r="B42" t="n" s="2">
-        <v>2.198231065E7</v>
+        <v>6.538039797E7</v>
       </c>
       <c r="C42" t="n" s="2">
-        <v>32058.0</v>
+        <v>32464.0</v>
       </c>
       <c r="D42" t="n" s="2">
-        <v>0.69</v>
+        <v>2.01</v>
       </c>
       <c r="E42" t="n" s="2">
-        <v>3.188002647E7</v>
+        <v>6.838897927E7</v>
       </c>
       <c r="F42" t="n" s="2">
-        <v>32464.0</v>
+        <v>32396.0</v>
       </c>
       <c r="G42" t="n" s="2">
-        <v>0.98</v>
+        <v>2.11</v>
       </c>
       <c r="H42" t="n" s="2">
-        <v>6.502039797E7</v>
+        <v>5.529443984E7</v>
       </c>
       <c r="I42" t="n" s="2">
-        <v>32396.0</v>
+        <v>32391.0</v>
       </c>
       <c r="J42" t="n" s="2">
-        <v>2.01</v>
+        <v>1.71</v>
       </c>
       <c r="K42" t="n" s="2">
-        <v>6.838897927E7</v>
+        <v>6.649874815E7</v>
       </c>
       <c r="L42" t="n" s="2">
-        <v>32391.0</v>
+        <v>32340.0</v>
       </c>
       <c r="M42" t="n" s="2">
-        <v>2.11</v>
+        <v>2.06</v>
       </c>
       <c r="N42" t="n" s="2">
-        <v>5.457443984E7</v>
+        <v>5.94579845E7</v>
       </c>
       <c r="O42" t="n" s="2">
-        <v>32340.0</v>
+        <v>32346.0</v>
       </c>
       <c r="P42" t="n" s="2">
-        <v>1.69</v>
+        <v>1.84</v>
       </c>
       <c r="Q42" t="n" s="2">
-        <v>6.649874815E7</v>
+        <v>4.700960262E7</v>
       </c>
       <c r="R42" t="n" s="2">
-        <v>32346.0</v>
+        <v>32385.0</v>
       </c>
       <c r="S42" t="n" s="2">
-        <v>2.06</v>
+        <v>1.45</v>
       </c>
       <c r="T42" t="n" s="2">
-        <v>5.92079845E7</v>
+        <v>2.779759819E7</v>
       </c>
       <c r="U42" t="n" s="2">
-        <v>32385.0</v>
+        <v>32156.0</v>
       </c>
       <c r="V42" t="n" s="2">
-        <v>1.83</v>
+        <v>0.86</v>
       </c>
       <c r="W42" t="n" s="2">
-        <v>4.713890262E7</v>
+        <v>5.609416529E7</v>
       </c>
       <c r="X42" t="n" s="2">
-        <v>32156.0</v>
+        <v>5120.0</v>
       </c>
       <c r="Y42" t="n" s="2">
-        <v>1.47</v>
+        <v>10.96</v>
       </c>
       <c r="Z42" t="n" s="2">
-        <v>2.779759819E7</v>
+        <v>5.345836483E7</v>
       </c>
       <c r="AA42" t="n" s="2">
-        <v>5120.0</v>
+        <v>5117.0</v>
       </c>
       <c r="AB42" t="n" s="2">
-        <v>5.43</v>
+        <v>10.45</v>
       </c>
       <c r="AC42" t="n" s="2">
-        <v>5.48613815E7</v>
+        <v>1.604981366E7</v>
       </c>
       <c r="AD42" t="n" s="2">
-        <v>5117.0</v>
+        <v>5091.0</v>
       </c>
       <c r="AE42" t="n" s="2">
-        <v>10.72</v>
+        <v>3.15</v>
       </c>
       <c r="AF42" t="n" s="2">
-        <v>4.556358364E7</v>
+        <v>2.049164618E7</v>
       </c>
       <c r="AG42" t="n" s="2">
-        <v>5091.0</v>
+        <v>5019.0</v>
       </c>
       <c r="AH42" t="n" s="2">
-        <v>8.95</v>
+        <v>4.08</v>
+      </c>
+      <c r="AI42" t="n" s="2">
+        <v>4.125768572E7</v>
+      </c>
+      <c r="AJ42" t="n" s="2">
+        <v>5020.0</v>
+      </c>
+      <c r="AK42" t="n" s="2">
+        <v>8.22</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="s" s="1">
         <v>40</v>
       </c>
       <c r="B43" t="n" s="2">
-        <v>5.082179596E7</v>
+        <v>1.991657393E7</v>
       </c>
       <c r="C43" t="n" s="2">
-        <v>33234.0</v>
+        <v>39260.0</v>
       </c>
       <c r="D43" t="n" s="2">
-        <v>1.53</v>
+        <v>0.51</v>
       </c>
       <c r="E43" t="n" s="2">
-        <v>1.265306951E7</v>
+        <v>6433110.17</v>
       </c>
       <c r="F43" t="n" s="2">
-        <v>39260.0</v>
+        <v>38885.0</v>
       </c>
       <c r="G43" t="n" s="2">
-        <v>0.32</v>
+        <v>0.17</v>
       </c>
       <c r="H43" t="n" s="2">
-        <v>1.940352106E7</v>
+        <v>8723972.25</v>
       </c>
       <c r="I43" t="n" s="2">
-        <v>38885.0</v>
+        <v>38792.0</v>
       </c>
       <c r="J43" t="n" s="2">
-        <v>0.5</v>
+        <v>0.22</v>
       </c>
       <c r="K43" t="n" s="2">
-        <v>6367034.4</v>
+        <v>3.324840759E7</v>
       </c>
       <c r="L43" t="n" s="2">
-        <v>38792.0</v>
+        <v>38415.0</v>
       </c>
       <c r="M43" t="n" s="2">
-        <v>0.16</v>
+        <v>0.87</v>
       </c>
       <c r="N43" t="n" s="2">
-        <v>1.046443517E7</v>
+        <v>1.871345165E7</v>
       </c>
       <c r="O43" t="n" s="2">
-        <v>38415.0</v>
+        <v>38190.0</v>
       </c>
       <c r="P43" t="n" s="2">
-        <v>0.27</v>
+        <v>0.49</v>
       </c>
       <c r="Q43" t="n" s="2">
-        <v>3.32003853E7</v>
+        <v>2.582903632E7</v>
       </c>
       <c r="R43" t="n" s="2">
-        <v>38190.0</v>
+        <v>37876.0</v>
       </c>
       <c r="S43" t="n" s="2">
-        <v>0.87</v>
+        <v>0.68</v>
       </c>
       <c r="T43" t="n" s="2">
-        <v>1.903934465E7</v>
+        <v>2639336.26</v>
       </c>
       <c r="U43" t="n" s="2">
-        <v>37876.0</v>
+        <v>37162.0</v>
       </c>
       <c r="V43" t="n" s="2">
-        <v>0.5</v>
+        <v>0.07</v>
       </c>
       <c r="W43" t="n" s="2">
-        <v>3.087562957E7</v>
+        <v>2.029951325E7</v>
       </c>
       <c r="X43" t="n" s="2">
-        <v>37162.0</v>
+        <v>32098.0</v>
       </c>
       <c r="Y43" t="n" s="2">
-        <v>0.83</v>
+        <v>0.63</v>
       </c>
       <c r="Z43" t="n" s="2">
-        <v>2639336.26</v>
+        <v>1.2193345398E8</v>
       </c>
       <c r="AA43" t="n" s="2">
-        <v>32098.0</v>
+        <v>32076.0</v>
       </c>
       <c r="AB43" t="n" s="2">
-        <v>0.08</v>
+        <v>3.8</v>
       </c>
       <c r="AC43" t="n" s="2">
-        <v>2.000120385E7</v>
+        <v>3.348722933E7</v>
       </c>
       <c r="AD43" t="n" s="2">
-        <v>32076.0</v>
+        <v>32062.0</v>
       </c>
       <c r="AE43" t="n" s="2">
-        <v>0.62</v>
+        <v>1.04</v>
       </c>
       <c r="AF43" t="n" s="2">
-        <v>1.205785E8</v>
+        <v>4.961984658E7</v>
       </c>
       <c r="AG43" t="n" s="2">
-        <v>32062.0</v>
+        <v>31929.0</v>
       </c>
       <c r="AH43" t="n" s="2">
-        <v>3.76</v>
+        <v>1.55</v>
+      </c>
+      <c r="AI43" t="n" s="2">
+        <v>5.8039469E7</v>
+      </c>
+      <c r="AJ43" t="n" s="2">
+        <v>32150.0</v>
+      </c>
+      <c r="AK43" t="n" s="2">
+        <v>1.81</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="s" s="1">
         <v>41</v>
       </c>
       <c r="B44" t="n" s="2">
-        <v>8.7106340856E8</v>
+        <v>7.6037255024E8</v>
       </c>
       <c r="C44" t="n" s="2">
-        <v>535721.0</v>
+        <v>551445.0</v>
       </c>
       <c r="D44" t="n" s="2">
-        <v>1.63</v>
+        <v>1.38</v>
       </c>
       <c r="E44" t="n" s="2">
-        <v>7.389389329E8</v>
+        <v>8.294471124E8</v>
       </c>
       <c r="F44" t="n" s="2">
-        <v>551445.0</v>
+        <v>551661.0</v>
       </c>
       <c r="G44" t="n" s="2">
-        <v>1.34</v>
+        <v>1.5</v>
       </c>
       <c r="H44" t="n" s="2">
-        <v>7.6033931074E8</v>
+        <v>1.21712526127E9</v>
       </c>
       <c r="I44" t="n" s="2">
-        <v>551661.0</v>
+        <v>551541.0</v>
       </c>
       <c r="J44" t="n" s="2">
-        <v>1.38</v>
+        <v>2.21</v>
       </c>
       <c r="K44" t="n" s="2">
-        <v>8.271637269E8</v>
+        <v>9.5997478476E8</v>
       </c>
       <c r="L44" t="n" s="2">
-        <v>551541.0</v>
+        <v>550884.0</v>
       </c>
       <c r="M44" t="n" s="2">
-        <v>1.5</v>
+        <v>1.74</v>
       </c>
       <c r="N44" t="n" s="2">
-        <v>1.21543841874E9</v>
+        <v>8.7601014322E8</v>
       </c>
       <c r="O44" t="n" s="2">
-        <v>550884.0</v>
+        <v>549770.0</v>
       </c>
       <c r="P44" t="n" s="2">
-        <v>2.21</v>
+        <v>1.59</v>
       </c>
       <c r="Q44" t="n" s="2">
-        <v>9.5857991586E8</v>
+        <v>8.3188832033E8</v>
       </c>
       <c r="R44" t="n" s="2">
-        <v>549770.0</v>
+        <v>548803.0</v>
       </c>
       <c r="S44" t="n" s="2">
-        <v>1.74</v>
+        <v>1.52</v>
       </c>
       <c r="T44" t="n" s="2">
-        <v>8.8933477642E8</v>
+        <v>6.7532900433E8</v>
       </c>
       <c r="U44" t="n" s="2">
-        <v>548803.0</v>
+        <v>546342.0</v>
       </c>
       <c r="V44" t="n" s="2">
-        <v>1.62</v>
+        <v>1.24</v>
       </c>
       <c r="W44" t="n" s="2">
-        <v>8.3058454101E8</v>
+        <v>4.7102847823E8</v>
       </c>
       <c r="X44" t="n" s="2">
-        <v>546342.0</v>
+        <v>36852.0</v>
       </c>
       <c r="Y44" t="n" s="2">
-        <v>1.52</v>
+        <v>12.78</v>
       </c>
       <c r="Z44" t="n" s="2">
-        <v>6.7335450433E8</v>
+        <v>5.9983016488E8</v>
       </c>
       <c r="AA44" t="n" s="2">
-        <v>36852.0</v>
+        <v>36603.0</v>
       </c>
       <c r="AB44" t="n" s="2">
-        <v>18.27</v>
+        <v>16.39</v>
       </c>
       <c r="AC44" t="n" s="2">
-        <v>4.5964377611E8</v>
+        <v>6.0615598244E8</v>
       </c>
       <c r="AD44" t="n" s="2">
-        <v>36603.0</v>
+        <v>36128.0</v>
       </c>
       <c r="AE44" t="n" s="2">
-        <v>12.56</v>
+        <v>16.78</v>
       </c>
       <c r="AF44" t="n" s="2">
-        <v>4.709634119E8</v>
+        <v>4.6853947826E8</v>
       </c>
       <c r="AG44" t="n" s="2">
-        <v>36128.0</v>
+        <v>35841.0</v>
       </c>
       <c r="AH44" t="n" s="2">
-        <v>13.04</v>
+        <v>13.07</v>
+      </c>
+      <c r="AI44" t="n" s="2">
+        <v>6.5030958662E8</v>
+      </c>
+      <c r="AJ44" t="n" s="2">
+        <v>35292.0</v>
+      </c>
+      <c r="AK44" t="n" s="2">
+        <v>18.43</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="s" s="1">
         <v>42</v>
       </c>
       <c r="B45" t="n" s="2">
-        <v>2.0370819891E8</v>
+        <v>5.942387212E7</v>
       </c>
       <c r="C45" t="n" s="2">
-        <v>61622.0</v>
+        <v>61488.0</v>
       </c>
       <c r="D45" t="n" s="2">
-        <v>3.31</v>
+        <v>0.97</v>
       </c>
       <c r="E45" t="n" s="2">
-        <v>6.91569226E7</v>
+        <v>7.452293931E7</v>
       </c>
       <c r="F45" t="n" s="2">
-        <v>61488.0</v>
+        <v>61335.0</v>
       </c>
       <c r="G45" t="n" s="2">
-        <v>1.12</v>
+        <v>1.22</v>
       </c>
       <c r="H45" t="n" s="2">
-        <v>5.942387212E7</v>
+        <v>2.0309956224E8</v>
       </c>
       <c r="I45" t="n" s="2">
-        <v>61335.0</v>
+        <v>61107.0</v>
       </c>
       <c r="J45" t="n" s="2">
-        <v>0.97</v>
+        <v>3.32</v>
       </c>
       <c r="K45" t="n" s="2">
-        <v>7.452293931E7</v>
+        <v>1.4465687104E8</v>
       </c>
       <c r="L45" t="n" s="2">
-        <v>61107.0</v>
+        <v>60926.0</v>
       </c>
       <c r="M45" t="n" s="2">
-        <v>1.22</v>
+        <v>2.37</v>
       </c>
       <c r="N45" t="n" s="2">
-        <v>2.0244933093E8</v>
+        <v>1.4623145675E8</v>
       </c>
       <c r="O45" t="n" s="2">
-        <v>60926.0</v>
+        <v>60800.0</v>
       </c>
       <c r="P45" t="n" s="2">
-        <v>3.32</v>
+        <v>2.41</v>
       </c>
       <c r="Q45" t="n" s="2">
-        <v>1.4430687104E8</v>
+        <v>2.6087849853E8</v>
       </c>
       <c r="R45" t="n" s="2">
-        <v>60800.0</v>
+        <v>60662.0</v>
       </c>
       <c r="S45" t="n" s="2">
-        <v>2.37</v>
+        <v>4.3</v>
       </c>
       <c r="T45" t="n" s="2">
-        <v>1.4553145675E8</v>
+        <v>2.984249278E7</v>
       </c>
       <c r="U45" t="n" s="2">
-        <v>60662.0</v>
+        <v>60393.0</v>
       </c>
       <c r="V45" t="n" s="2">
-        <v>2.4</v>
+        <v>0.49</v>
       </c>
       <c r="W45" t="n" s="2">
-        <v>2.6052849853E8</v>
+        <v>6.439934949E7</v>
       </c>
       <c r="X45" t="n" s="2">
-        <v>60393.0</v>
+        <v>544641.0</v>
       </c>
       <c r="Y45" t="n" s="2">
-        <v>4.31</v>
+        <v>0.12</v>
       </c>
       <c r="Z45" t="n" s="2">
-        <v>2.525331878E7</v>
+        <v>1.1039017139E8</v>
       </c>
       <c r="AA45" t="n" s="2">
-        <v>544641.0</v>
+        <v>543041.0</v>
       </c>
       <c r="AB45" t="n" s="2">
-        <v>0.05</v>
+        <v>0.2</v>
       </c>
       <c r="AC45" t="n" s="2">
-        <v>6.037792549E7</v>
+        <v>7.323863174E7</v>
       </c>
       <c r="AD45" t="n" s="2">
-        <v>543041.0</v>
+        <v>541604.0</v>
       </c>
       <c r="AE45" t="n" s="2">
-        <v>0.11</v>
+        <v>0.14</v>
       </c>
       <c r="AF45" t="n" s="2">
-        <v>9.043911621E7</v>
+        <v>1.1167232301E8</v>
       </c>
       <c r="AG45" t="n" s="2">
-        <v>541604.0</v>
+        <v>539725.0</v>
       </c>
       <c r="AH45" t="n" s="2">
-        <v>0.17</v>
+        <v>0.21</v>
+      </c>
+      <c r="AI45" t="n" s="2">
+        <v>1.0516975123E8</v>
+      </c>
+      <c r="AJ45" t="n" s="2">
+        <v>537466.0</v>
+      </c>
+      <c r="AK45" t="n" s="2">
+        <v>0.2</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="s" s="1">
         <v>43</v>
       </c>
       <c r="B46" t="n" s="2">
-        <v>1.198159123E8</v>
+        <v>9.322157788E7</v>
       </c>
       <c r="C46" t="n" s="2">
-        <v>160003.0</v>
+        <v>160830.0</v>
       </c>
       <c r="D46" t="n" s="2">
-        <v>0.75</v>
+        <v>0.58</v>
       </c>
       <c r="E46" t="n" s="2">
-        <v>1.2939798979E8</v>
+        <v>1.3870707785E8</v>
       </c>
       <c r="F46" t="n" s="2">
-        <v>160830.0</v>
+        <v>160715.0</v>
       </c>
       <c r="G46" t="n" s="2">
-        <v>0.8</v>
+        <v>0.86</v>
       </c>
       <c r="H46" t="n" s="2">
-        <v>9.222157788E7</v>
+        <v>1.3789877502E8</v>
       </c>
       <c r="I46" t="n" s="2">
-        <v>160715.0</v>
+        <v>160874.0</v>
       </c>
       <c r="J46" t="n" s="2">
-        <v>0.57</v>
+        <v>0.86</v>
       </c>
       <c r="K46" t="n" s="2">
-        <v>1.3835998885E8</v>
+        <v>2.527203373E8</v>
       </c>
       <c r="L46" t="n" s="2">
-        <v>160874.0</v>
+        <v>160685.0</v>
       </c>
       <c r="M46" t="n" s="2">
-        <v>0.86</v>
+        <v>1.57</v>
       </c>
       <c r="N46" t="n" s="2">
-        <v>1.3804877502E8</v>
+        <v>2.0595263836E8</v>
       </c>
       <c r="O46" t="n" s="2">
-        <v>160685.0</v>
+        <v>160601.0</v>
       </c>
       <c r="P46" t="n" s="2">
-        <v>0.86</v>
+        <v>1.28</v>
       </c>
       <c r="Q46" t="n" s="2">
-        <v>2.523403373E8</v>
+        <v>1.511396088E8</v>
       </c>
       <c r="R46" t="n" s="2">
-        <v>160601.0</v>
+        <v>160342.0</v>
       </c>
       <c r="S46" t="n" s="2">
-        <v>1.57</v>
+        <v>0.94</v>
       </c>
       <c r="T46" t="n" s="2">
-        <v>2.1570263836E8</v>
+        <v>7.993066064E7</v>
       </c>
       <c r="U46" t="n" s="2">
-        <v>160342.0</v>
+        <v>159740.0</v>
       </c>
       <c r="V46" t="n" s="2">
-        <v>1.35</v>
+        <v>0.5</v>
       </c>
       <c r="W46" t="n" s="2">
-        <v>1.551396088E8</v>
+        <v>1.941470235E7</v>
       </c>
       <c r="X46" t="n" s="2">
-        <v>159740.0</v>
+        <v>60225.0</v>
       </c>
       <c r="Y46" t="n" s="2">
-        <v>0.97</v>
+        <v>0.32</v>
       </c>
       <c r="Z46" t="n" s="2">
-        <v>7.993066064E7</v>
+        <v>1.7627227192E8</v>
       </c>
       <c r="AA46" t="n" s="2">
-        <v>60225.0</v>
+        <v>60103.0</v>
       </c>
       <c r="AB46" t="n" s="2">
-        <v>1.33</v>
+        <v>2.93</v>
       </c>
       <c r="AC46" t="n" s="2">
-        <v>1.916470235E7</v>
+        <v>8.244323308E7</v>
       </c>
       <c r="AD46" t="n" s="2">
-        <v>60103.0</v>
+        <v>59953.0</v>
       </c>
       <c r="AE46" t="n" s="2">
-        <v>0.32</v>
+        <v>1.38</v>
       </c>
       <c r="AF46" t="n" s="2">
-        <v>1.66450184E8</v>
+        <v>1.1322859621E8</v>
       </c>
       <c r="AG46" t="n" s="2">
-        <v>59953.0</v>
+        <v>59793.0</v>
       </c>
       <c r="AH46" t="n" s="2">
-        <v>2.78</v>
+        <v>1.89</v>
+      </c>
+      <c r="AI46" t="n" s="2">
+        <v>8.9382E7</v>
+      </c>
+      <c r="AJ46" t="n" s="2">
+        <v>59636.0</v>
+      </c>
+      <c r="AK46" t="n" s="2">
+        <v>1.5</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="s" s="1">
         <v>44</v>
       </c>
       <c r="B47" t="n" s="2">
-        <v>1.2178501565E9</v>
+        <v>8.2871874954E8</v>
       </c>
       <c r="C47" t="n" s="2">
-        <v>362104.0</v>
+        <v>374772.0</v>
       </c>
       <c r="D47" t="n" s="2">
-        <v>3.36</v>
+        <v>2.21</v>
       </c>
       <c r="E47" t="n" s="2">
-        <v>9.0798451641E8</v>
+        <v>1.08086234287E9</v>
       </c>
       <c r="F47" t="n" s="2">
-        <v>374772.0</v>
+        <v>375020.0</v>
       </c>
       <c r="G47" t="n" s="2">
-        <v>2.42</v>
+        <v>2.88</v>
       </c>
       <c r="H47" t="n" s="2">
-        <v>8.2386874954E8</v>
+        <v>8.5764765125E8</v>
       </c>
       <c r="I47" t="n" s="2">
-        <v>375020.0</v>
+        <v>374601.0</v>
       </c>
       <c r="J47" t="n" s="2">
-        <v>2.2</v>
+        <v>2.29</v>
       </c>
       <c r="K47" t="n" s="2">
-        <v>1.07681234287E9</v>
+        <v>1.16857615886E9</v>
       </c>
       <c r="L47" t="n" s="2">
-        <v>374601.0</v>
+        <v>374256.0</v>
       </c>
       <c r="M47" t="n" s="2">
-        <v>2.87</v>
+        <v>3.12</v>
       </c>
       <c r="N47" t="n" s="2">
-        <v>8.5516765125E8</v>
+        <v>9.1170123515E8</v>
       </c>
       <c r="O47" t="n" s="2">
-        <v>374256.0</v>
+        <v>373768.0</v>
       </c>
       <c r="P47" t="n" s="2">
-        <v>2.28</v>
+        <v>2.44</v>
       </c>
       <c r="Q47" t="n" s="2">
-        <v>1.16274615886E9</v>
+        <v>1.02540390262E9</v>
       </c>
       <c r="R47" t="n" s="2">
-        <v>373768.0</v>
+        <v>373099.0</v>
       </c>
       <c r="S47" t="n" s="2">
-        <v>3.11</v>
+        <v>2.75</v>
       </c>
       <c r="T47" t="n" s="2">
-        <v>9.0173939415E8</v>
+        <v>3.1944562416E8</v>
       </c>
       <c r="U47" t="n" s="2">
-        <v>373099.0</v>
+        <v>372021.0</v>
       </c>
       <c r="V47" t="n" s="2">
-        <v>2.42</v>
+        <v>0.86</v>
       </c>
       <c r="W47" t="n" s="2">
-        <v>1.02216241527E9</v>
+        <v>3.2954241706E8</v>
       </c>
       <c r="X47" t="n" s="2">
-        <v>372021.0</v>
+        <v>159434.0</v>
       </c>
       <c r="Y47" t="n" s="2">
-        <v>2.75</v>
+        <v>2.07</v>
       </c>
       <c r="Z47" t="n" s="2">
-        <v>3.1944562416E8</v>
+        <v>7.0325179677E8</v>
       </c>
       <c r="AA47" t="n" s="2">
-        <v>159434.0</v>
+        <v>158982.0</v>
       </c>
       <c r="AB47" t="n" s="2">
-        <v>2.0</v>
+        <v>4.42</v>
       </c>
       <c r="AC47" t="n" s="2">
-        <v>3.1773815706E8</v>
+        <v>1.2185768345E9</v>
       </c>
       <c r="AD47" t="n" s="2">
-        <v>158982.0</v>
+        <v>158375.0</v>
       </c>
       <c r="AE47" t="n" s="2">
-        <v>2.0</v>
+        <v>7.69</v>
       </c>
       <c r="AF47" t="n" s="2">
-        <v>6.0662416143E8</v>
+        <v>5.1031298283E8</v>
       </c>
       <c r="AG47" t="n" s="2">
-        <v>158375.0</v>
+        <v>157698.0</v>
       </c>
       <c r="AH47" t="n" s="2">
-        <v>3.83</v>
+        <v>3.24</v>
+      </c>
+      <c r="AI47" t="n" s="2">
+        <v>1.01960345154E9</v>
+      </c>
+      <c r="AJ47" t="n" s="2">
+        <v>157144.0</v>
+      </c>
+      <c r="AK47" t="n" s="2">
+        <v>6.49</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="s" s="1">
         <v>45</v>
       </c>
       <c r="B48" t="n" s="2">
-        <v>3.0331286546E8</v>
+        <v>6.7749112267E8</v>
       </c>
       <c r="C48" t="n" s="2">
-        <v>159994.0</v>
+        <v>164676.0</v>
       </c>
       <c r="D48" t="n" s="2">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="E48" t="n" s="2">
-        <v>3.5051142365E8</v>
+        <v>4.1342156764E8</v>
       </c>
       <c r="F48" t="n" s="2">
-        <v>164676.0</v>
+        <v>164491.0</v>
       </c>
       <c r="G48" t="n" s="2">
-        <v>2.13</v>
+        <v>2.51</v>
       </c>
       <c r="H48" t="n" s="2">
-        <v>6.7749112267E8</v>
+        <v>1.9910303345E8</v>
       </c>
       <c r="I48" t="n" s="2">
-        <v>164491.0</v>
+        <v>164359.0</v>
       </c>
       <c r="J48" t="n" s="2">
-        <v>4.12</v>
+        <v>1.21</v>
       </c>
       <c r="K48" t="n" s="2">
-        <v>4.1264156764E8</v>
+        <v>3.1337972539E8</v>
       </c>
       <c r="L48" t="n" s="2">
-        <v>164359.0</v>
+        <v>163973.0</v>
       </c>
       <c r="M48" t="n" s="2">
-        <v>2.51</v>
+        <v>1.91</v>
       </c>
       <c r="N48" t="n" s="2">
-        <v>1.9887653345E8</v>
+        <v>3.2226346687E8</v>
       </c>
       <c r="O48" t="n" s="2">
-        <v>163973.0</v>
+        <v>163656.0</v>
       </c>
       <c r="P48" t="n" s="2">
-        <v>1.21</v>
+        <v>1.97</v>
       </c>
       <c r="Q48" t="n" s="2">
-        <v>3.0482040539E8</v>
+        <v>4.0110138411E8</v>
       </c>
       <c r="R48" t="n" s="2">
-        <v>163656.0</v>
+        <v>163660.0</v>
       </c>
       <c r="S48" t="n" s="2">
-        <v>1.86</v>
+        <v>2.45</v>
       </c>
       <c r="T48" t="n" s="2">
-        <v>2.9225451778E8</v>
+        <v>2.7183703037E8</v>
       </c>
       <c r="U48" t="n" s="2">
-        <v>163660.0</v>
+        <v>163211.0</v>
       </c>
       <c r="V48" t="n" s="2">
-        <v>1.79</v>
+        <v>1.67</v>
       </c>
       <c r="W48" t="n" s="2">
-        <v>3.7262703553E8</v>
+        <v>2.7159208086E8</v>
       </c>
       <c r="X48" t="n" s="2">
-        <v>163211.0</v>
+        <v>371278.0</v>
       </c>
       <c r="Y48" t="n" s="2">
-        <v>2.28</v>
+        <v>0.73</v>
       </c>
       <c r="Z48" t="n" s="2">
-        <v>2.7192408287E8</v>
+        <v>3.4393163074E8</v>
       </c>
       <c r="AA48" t="n" s="2">
-        <v>371278.0</v>
+        <v>370474.0</v>
       </c>
       <c r="AB48" t="n" s="2">
-        <v>0.73</v>
+        <v>0.93</v>
       </c>
       <c r="AC48" t="n" s="2">
-        <v>2.7139208086E8</v>
+        <v>5.3724112616E8</v>
       </c>
       <c r="AD48" t="n" s="2">
-        <v>370474.0</v>
+        <v>369934.0</v>
       </c>
       <c r="AE48" t="n" s="2">
-        <v>0.73</v>
+        <v>1.45</v>
       </c>
       <c r="AF48" t="n" s="2">
-        <v>1.9180504575E8</v>
+        <v>4.4292676935E8</v>
       </c>
       <c r="AG48" t="n" s="2">
-        <v>369934.0</v>
+        <v>368703.0</v>
       </c>
       <c r="AH48" t="n" s="2">
-        <v>0.52</v>
+        <v>1.2</v>
+      </c>
+      <c r="AI48" t="n" s="2">
+        <v>2.597622175E8</v>
+      </c>
+      <c r="AJ48" t="n" s="2">
+        <v>367253.0</v>
+      </c>
+      <c r="AK48" t="n" s="2">
+        <v>0.71</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="s" s="1">
         <v>46</v>
       </c>
       <c r="B49" t="n" s="2">
-        <v>1.9238200912E8</v>
+        <v>9.243030309E7</v>
       </c>
       <c r="C49" t="n" s="2">
-        <v>45799.0</v>
+        <v>45980.0</v>
       </c>
       <c r="D49" t="n" s="2">
-        <v>4.2</v>
+        <v>2.01</v>
       </c>
       <c r="E49" t="n" s="2">
-        <v>2.8215062249E8</v>
+        <v>1.1115041866E8</v>
       </c>
       <c r="F49" t="n" s="2">
-        <v>45980.0</v>
+        <v>45956.0</v>
       </c>
       <c r="G49" t="n" s="2">
-        <v>6.14</v>
+        <v>2.42</v>
       </c>
       <c r="H49" t="n" s="2">
-        <v>9.243030309E7</v>
+        <v>2.7191673977E8</v>
       </c>
       <c r="I49" t="n" s="2">
-        <v>45956.0</v>
+        <v>45941.0</v>
       </c>
       <c r="J49" t="n" s="2">
-        <v>2.01</v>
+        <v>5.92</v>
       </c>
       <c r="K49" t="n" s="2">
-        <v>1.1115041866E8</v>
+        <v>6.188756569E7</v>
       </c>
       <c r="L49" t="n" s="2">
-        <v>45941.0</v>
+        <v>45746.0</v>
       </c>
       <c r="M49" t="n" s="2">
-        <v>2.42</v>
+        <v>1.35</v>
       </c>
       <c r="N49" t="n" s="2">
-        <v>2.7191673977E8</v>
+        <v>9.828542076E7</v>
       </c>
       <c r="O49" t="n" s="2">
-        <v>45746.0</v>
+        <v>45680.0</v>
       </c>
       <c r="P49" t="n" s="2">
-        <v>5.94</v>
+        <v>2.15</v>
       </c>
       <c r="Q49" t="n" s="2">
-        <v>6.188756569E7</v>
+        <v>1.4570300442E8</v>
       </c>
       <c r="R49" t="n" s="2">
-        <v>45680.0</v>
+        <v>45651.0</v>
       </c>
       <c r="S49" t="n" s="2">
-        <v>1.35</v>
+        <v>3.19</v>
       </c>
       <c r="T49" t="n" s="2">
-        <v>9.863226176E7</v>
+        <v>6.553938882E7</v>
       </c>
       <c r="U49" t="n" s="2">
-        <v>45651.0</v>
+        <v>163211.0</v>
       </c>
       <c r="V49" t="n" s="2">
-        <v>2.16</v>
+        <v>0.4</v>
       </c>
       <c r="W49" t="n" s="2">
-        <v>1.4570300442E8</v>
+        <v>7.487322226E7</v>
       </c>
       <c r="X49" t="n" s="2">
-        <v>163211.0</v>
+        <v>162727.0</v>
       </c>
       <c r="Y49" t="n" s="2">
-        <v>0.89</v>
+        <v>0.46</v>
       </c>
       <c r="Z49" t="n" s="2">
-        <v>6.553938882E7</v>
+        <v>2.5584402413E8</v>
       </c>
       <c r="AA49" t="n" s="2">
-        <v>162727.0</v>
+        <v>162203.0</v>
       </c>
       <c r="AB49" t="n" s="2">
-        <v>0.4</v>
+        <v>1.58</v>
       </c>
       <c r="AC49" t="n" s="2">
-        <v>7.487322226E7</v>
+        <v>1.2132319563E8</v>
       </c>
       <c r="AD49" t="n" s="2">
-        <v>162203.0</v>
+        <v>161776.0</v>
       </c>
       <c r="AE49" t="n" s="2">
-        <v>0.46</v>
+        <v>0.75</v>
       </c>
       <c r="AF49" t="n" s="2">
-        <v>2.3482912501E8</v>
+        <v>2.2819660896E8</v>
       </c>
       <c r="AG49" t="n" s="2">
-        <v>161776.0</v>
+        <v>161368.0</v>
       </c>
       <c r="AH49" t="n" s="2">
-        <v>1.45</v>
+        <v>1.41</v>
+      </c>
+      <c r="AI49" t="n" s="2">
+        <v>5925000.0</v>
+      </c>
+      <c r="AJ49" t="n" s="2">
+        <v>161046.0</v>
+      </c>
+      <c r="AK49" t="n" s="2">
+        <v>0.04</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="s" s="1">
         <v>47</v>
       </c>
       <c r="B50" t="n" s="2">
-        <v>2.8807139398E8</v>
+        <v>1.5511124068E8</v>
       </c>
       <c r="C50" t="n" s="2">
-        <v>57128.0</v>
+        <v>56301.0</v>
       </c>
       <c r="D50" t="n" s="2">
-        <v>5.04</v>
+        <v>2.76</v>
       </c>
       <c r="E50" t="n" s="2">
-        <v>8.927319781E7</v>
+        <v>4.719431981E7</v>
       </c>
       <c r="F50" t="n" s="2">
-        <v>56301.0</v>
+        <v>56563.0</v>
       </c>
       <c r="G50" t="n" s="2">
-        <v>1.59</v>
+        <v>0.83</v>
       </c>
       <c r="H50" t="n" s="2">
-        <v>1.5511124068E8</v>
+        <v>1.4769658987E8</v>
       </c>
       <c r="I50" t="n" s="2">
-        <v>56563.0</v>
+        <v>56577.0</v>
       </c>
       <c r="J50" t="n" s="2">
-        <v>2.74</v>
+        <v>2.61</v>
       </c>
       <c r="K50" t="n" s="2">
-        <v>4.719431981E7</v>
+        <v>5.602054822E7</v>
       </c>
       <c r="L50" t="n" s="2">
-        <v>56577.0</v>
+        <v>56573.0</v>
       </c>
       <c r="M50" t="n" s="2">
-        <v>0.83</v>
+        <v>0.99</v>
       </c>
       <c r="N50" t="n" s="2">
-        <v>1.5002658987E8</v>
+        <v>1.3890491595E8</v>
       </c>
       <c r="O50" t="n" s="2">
-        <v>56573.0</v>
+        <v>56516.0</v>
       </c>
       <c r="P50" t="n" s="2">
-        <v>2.65</v>
+        <v>2.46</v>
       </c>
       <c r="Q50" t="n" s="2">
-        <v>5.542054822E7</v>
+        <v>7.867641359E7</v>
       </c>
       <c r="R50" t="n" s="2">
-        <v>56516.0</v>
+        <v>56499.0</v>
       </c>
       <c r="S50" t="n" s="2">
-        <v>0.98</v>
+        <v>1.39</v>
       </c>
       <c r="T50" t="n" s="2">
-        <v>1.3560491595E8</v>
+        <v>7.747903066E7</v>
       </c>
       <c r="U50" t="n" s="2">
-        <v>56499.0</v>
+        <v>56433.0</v>
       </c>
       <c r="V50" t="n" s="2">
-        <v>2.4</v>
+        <v>1.37</v>
       </c>
       <c r="W50" t="n" s="2">
-        <v>7.937641359E7</v>
+        <v>5.010338554E7</v>
       </c>
       <c r="X50" t="n" s="2">
-        <v>56433.0</v>
+        <v>45338.0</v>
       </c>
       <c r="Y50" t="n" s="2">
-        <v>1.41</v>
+        <v>1.11</v>
       </c>
       <c r="Z50" t="n" s="2">
-        <v>7.747903066E7</v>
+        <v>1.2054451181E8</v>
       </c>
       <c r="AA50" t="n" s="2">
-        <v>45338.0</v>
+        <v>45283.0</v>
       </c>
       <c r="AB50" t="n" s="2">
-        <v>1.71</v>
+        <v>2.66</v>
       </c>
       <c r="AC50" t="n" s="2">
-        <v>4.238338554E7</v>
+        <v>1.3472089958E8</v>
       </c>
       <c r="AD50" t="n" s="2">
-        <v>45283.0</v>
+        <v>45159.0</v>
       </c>
       <c r="AE50" t="n" s="2">
-        <v>0.94</v>
+        <v>2.98</v>
       </c>
       <c r="AF50" t="n" s="2">
-        <v>5.3103667E7</v>
+        <v>9.821009848E7</v>
       </c>
       <c r="AG50" t="n" s="2">
-        <v>45159.0</v>
+        <v>45120.0</v>
       </c>
       <c r="AH50" t="n" s="2">
-        <v>1.18</v>
+        <v>2.18</v>
+      </c>
+      <c r="AI50" t="n" s="2">
+        <v>6.9319442E7</v>
+      </c>
+      <c r="AJ50" t="n" s="2">
+        <v>45006.0</v>
+      </c>
+      <c r="AK50" t="n" s="2">
+        <v>1.54</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="s" s="1">
         <v>48</v>
       </c>
       <c r="B51" t="n" s="2">
-        <v>9595000.0</v>
+        <v>7066322.86</v>
       </c>
       <c r="C51" t="n" s="2">
-        <v>7639.0</v>
+        <v>7733.0</v>
       </c>
       <c r="D51" t="n" s="2">
-        <v>1.26</v>
+        <v>0.91</v>
       </c>
       <c r="E51" t="n" s="2">
-        <v>1.787231689E7</v>
+        <v>8490020.46</v>
       </c>
       <c r="F51" t="n" s="2">
-        <v>7733.0</v>
+        <v>7781.0</v>
       </c>
       <c r="G51" t="n" s="2">
-        <v>2.31</v>
+        <v>1.09</v>
       </c>
       <c r="H51" t="n" s="2">
-        <v>7066322.86</v>
+        <v>1.930295872E7</v>
       </c>
       <c r="I51" t="n" s="2">
-        <v>7781.0</v>
+        <v>7802.0</v>
       </c>
       <c r="J51" t="n" s="2">
-        <v>0.91</v>
+        <v>2.47</v>
       </c>
       <c r="K51" t="n" s="2">
-        <v>8490020.46</v>
+        <v>2.447564811E7</v>
       </c>
       <c r="L51" t="n" s="2">
-        <v>7802.0</v>
+        <v>7795.0</v>
       </c>
       <c r="M51" t="n" s="2">
-        <v>1.09</v>
+        <v>3.14</v>
       </c>
       <c r="N51" t="n" s="2">
-        <v>1.930295872E7</v>
+        <v>7320560.03</v>
       </c>
       <c r="O51" t="n" s="2">
-        <v>7795.0</v>
+        <v>7853.0</v>
       </c>
       <c r="P51" t="n" s="2">
-        <v>2.48</v>
+        <v>0.93</v>
       </c>
       <c r="Q51" t="n" s="2">
-        <v>2.447564811E7</v>
+        <v>1.5970297582E8</v>
       </c>
       <c r="R51" t="n" s="2">
-        <v>7853.0</v>
+        <v>7860.0</v>
       </c>
       <c r="S51" t="n" s="2">
-        <v>3.12</v>
+        <v>20.32</v>
       </c>
       <c r="T51" t="n" s="2">
-        <v>6320560.03</v>
+        <v>1.367368753E7</v>
       </c>
       <c r="U51" t="n" s="2">
-        <v>7860.0</v>
+        <v>7872.0</v>
       </c>
       <c r="V51" t="n" s="2">
-        <v>0.8</v>
+        <v>1.74</v>
       </c>
       <c r="W51" t="n" s="2">
-        <v>1.5970297582E8</v>
+        <v>1.028805573E7</v>
       </c>
       <c r="X51" t="n" s="2">
-        <v>7872.0</v>
+        <v>56312.0</v>
       </c>
       <c r="Y51" t="n" s="2">
-        <v>20.29</v>
+        <v>0.18</v>
       </c>
       <c r="Z51" t="n" s="2">
-        <v>1.367368753E7</v>
+        <v>7064415.66</v>
       </c>
       <c r="AA51" t="n" s="2">
-        <v>56312.0</v>
+        <v>56301.0</v>
       </c>
       <c r="AB51" t="n" s="2">
-        <v>0.24</v>
+        <v>0.13</v>
       </c>
       <c r="AC51" t="n" s="2">
-        <v>8738055.73</v>
+        <v>2.011047523E7</v>
       </c>
       <c r="AD51" t="n" s="2">
-        <v>56301.0</v>
+        <v>56331.0</v>
       </c>
       <c r="AE51" t="n" s="2">
-        <v>0.16</v>
+        <v>0.36</v>
       </c>
       <c r="AF51" t="n" s="2">
-        <v>350000.0</v>
+        <v>2.671466077E7</v>
       </c>
       <c r="AG51" t="n" s="2">
-        <v>56331.0</v>
+        <v>56369.0</v>
       </c>
       <c r="AH51" t="n" s="2">
+        <v>0.47</v>
+      </c>
+      <c r="AI51" t="n" s="2">
+        <v>600000.0</v>
+      </c>
+      <c r="AJ51" t="n" s="2">
+        <v>56245.0</v>
+      </c>
+      <c r="AK51" t="n" s="2">
         <v>0.01</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="s" s="1">
         <v>49</v>
       </c>
       <c r="B52" t="n" s="2">
-        <v>4.5590666E7</v>
+        <v>5.632769708E7</v>
       </c>
       <c r="C52" t="n" s="2">
-        <v>28914.0</v>
+        <v>27682.0</v>
       </c>
       <c r="D52" t="n" s="2">
-        <v>1.58</v>
+        <v>2.03</v>
       </c>
       <c r="E52" t="n" s="2">
-        <v>5.257568E7</v>
+        <v>6.068662847E7</v>
       </c>
       <c r="F52" t="n" s="2">
-        <v>27682.0</v>
+        <v>27787.0</v>
       </c>
       <c r="G52" t="n" s="2">
-        <v>1.9</v>
+        <v>2.18</v>
       </c>
       <c r="H52" t="n" s="2">
-        <v>5.632769708E7</v>
+        <v>7.587181812E7</v>
       </c>
       <c r="I52" t="n" s="2">
-        <v>27787.0</v>
+        <v>27844.0</v>
       </c>
       <c r="J52" t="n" s="2">
-        <v>2.03</v>
+        <v>2.72</v>
       </c>
       <c r="K52" t="n" s="2">
-        <v>6.068662847E7</v>
+        <v>5.7470875261E8</v>
       </c>
       <c r="L52" t="n" s="2">
-        <v>27844.0</v>
+        <v>27966.0</v>
       </c>
       <c r="M52" t="n" s="2">
-        <v>2.18</v>
+        <v>20.55</v>
       </c>
       <c r="N52" t="n" s="2">
-        <v>7.587181812E7</v>
+        <v>2142565.56</v>
       </c>
       <c r="O52" t="n" s="2">
-        <v>27966.0</v>
+        <v>27908.0</v>
       </c>
       <c r="P52" t="n" s="2">
-        <v>2.71</v>
+        <v>0.08</v>
       </c>
       <c r="Q52" t="n" s="2">
-        <v>6.923228796E7</v>
+        <v>1.1887265783E8</v>
       </c>
       <c r="R52" t="n" s="2">
-        <v>27908.0</v>
+        <v>28061.0</v>
       </c>
       <c r="S52" t="n" s="2">
-        <v>2.48</v>
+        <v>4.24</v>
       </c>
       <c r="T52" t="n" s="2">
-        <v>1892565.56</v>
+        <v>2.536955768E7</v>
       </c>
       <c r="U52" t="n" s="2">
-        <v>28061.0</v>
+        <v>28002.0</v>
       </c>
       <c r="V52" t="n" s="2">
-        <v>0.07</v>
+        <v>0.91</v>
       </c>
       <c r="W52" t="n" s="2">
-        <v>1.1887265783E8</v>
+        <v>1.726178259E7</v>
       </c>
       <c r="X52" t="n" s="2">
-        <v>28002.0</v>
+        <v>7881.0</v>
       </c>
       <c r="Y52" t="n" s="2">
-        <v>4.25</v>
+        <v>2.19</v>
       </c>
       <c r="Z52" t="n" s="2">
-        <v>2.536955768E7</v>
+        <v>9.37730964E7</v>
       </c>
       <c r="AA52" t="n" s="2">
-        <v>7881.0</v>
+        <v>7858.0</v>
       </c>
       <c r="AB52" t="n" s="2">
-        <v>3.22</v>
+        <v>11.93</v>
       </c>
       <c r="AC52" t="n" s="2">
-        <v>1.701178259E7</v>
+        <v>5.410366139E7</v>
       </c>
       <c r="AD52" t="n" s="2">
-        <v>7858.0</v>
+        <v>7695.0</v>
       </c>
       <c r="AE52" t="n" s="2">
-        <v>2.16</v>
+        <v>7.03</v>
       </c>
       <c r="AF52" t="n" s="2">
-        <v>8.080702E7</v>
+        <v>7131587.8</v>
       </c>
       <c r="AG52" t="n" s="2">
-        <v>7695.0</v>
+        <v>7637.0</v>
       </c>
       <c r="AH52" t="n" s="2">
-        <v>10.5</v>
+        <v>0.93</v>
+      </c>
+      <c r="AI52" t="n" s="2">
+        <v>2.1624E7</v>
+      </c>
+      <c r="AJ52" t="n" s="2">
+        <v>7594.0</v>
+      </c>
+      <c r="AK52" t="n" s="2">
+        <v>2.85</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="s" s="1">
         <v>50</v>
       </c>
       <c r="B53" t="n" s="2">
-        <v>2.57931719E7</v>
+        <v>3.403901626E7</v>
       </c>
       <c r="C53" t="n" s="2">
-        <v>18114.0</v>
+        <v>17889.0</v>
       </c>
       <c r="D53" t="n" s="2">
-        <v>1.42</v>
+        <v>1.9</v>
       </c>
       <c r="E53" t="n" s="2">
-        <v>2.8292E7</v>
+        <v>9261500.0</v>
       </c>
       <c r="F53" t="n" s="2">
-        <v>17889.0</v>
+        <v>17880.0</v>
       </c>
       <c r="G53" t="n" s="2">
-        <v>1.58</v>
+        <v>0.52</v>
       </c>
       <c r="H53" t="n" s="2">
-        <v>3.403901626E7</v>
+        <v>3.0557E7</v>
       </c>
       <c r="I53" t="n" s="2">
-        <v>17880.0</v>
+        <v>17836.0</v>
       </c>
       <c r="J53" t="n" s="2">
-        <v>1.9</v>
+        <v>1.71</v>
       </c>
       <c r="K53" t="n" s="2">
-        <v>9261500.0</v>
+        <v>1.226525318E7</v>
       </c>
       <c r="L53" t="n" s="2">
-        <v>17836.0</v>
+        <v>17826.0</v>
       </c>
       <c r="M53" t="n" s="2">
-        <v>0.52</v>
+        <v>0.69</v>
       </c>
       <c r="N53" t="n" s="2">
-        <v>3.0557E7</v>
+        <v>3472921.5</v>
       </c>
       <c r="O53" t="n" s="2">
-        <v>17826.0</v>
+        <v>17887.0</v>
       </c>
       <c r="P53" t="n" s="2">
-        <v>1.71</v>
+        <v>0.19</v>
       </c>
       <c r="Q53" t="n" s="2">
-        <v>1.191525318E7</v>
+        <v>2.233810157E7</v>
       </c>
       <c r="R53" t="n" s="2">
-        <v>17887.0</v>
+        <v>17793.0</v>
       </c>
       <c r="S53" t="n" s="2">
-        <v>0.67</v>
+        <v>1.26</v>
       </c>
       <c r="T53" t="n" s="2">
-        <v>3472921.5</v>
+        <v>5.998668741E7</v>
       </c>
       <c r="U53" t="n" s="2">
-        <v>17793.0</v>
+        <v>17736.0</v>
       </c>
       <c r="V53" t="n" s="2">
-        <v>0.2</v>
+        <v>3.38</v>
       </c>
       <c r="W53" t="n" s="2">
-        <v>2.213810302E7</v>
+        <v>1.694013121E7</v>
       </c>
       <c r="X53" t="n" s="2">
-        <v>17736.0</v>
+        <v>27941.0</v>
       </c>
       <c r="Y53" t="n" s="2">
-        <v>1.25</v>
+        <v>0.61</v>
       </c>
       <c r="Z53" t="n" s="2">
-        <v>5.965593741E7</v>
+        <v>2.927186605E7</v>
       </c>
       <c r="AA53" t="n" s="2">
-        <v>27941.0</v>
+        <v>27881.0</v>
       </c>
       <c r="AB53" t="n" s="2">
-        <v>2.14</v>
+        <v>1.05</v>
       </c>
       <c r="AC53" t="n" s="2">
-        <v>4796881.21</v>
+        <v>1.401655E7</v>
       </c>
       <c r="AD53" t="n" s="2">
-        <v>27881.0</v>
+        <v>27850.0</v>
       </c>
       <c r="AE53" t="n" s="2">
-        <v>0.17</v>
+        <v>0.5</v>
       </c>
       <c r="AF53" t="n" s="2">
-        <v>2242000.0</v>
+        <v>2.54132859E7</v>
       </c>
       <c r="AG53" t="n" s="2">
-        <v>27850.0</v>
+        <v>27813.0</v>
       </c>
       <c r="AH53" t="n" s="2">
-        <v>0.08</v>
+        <v>0.91</v>
+      </c>
+      <c r="AI53" t="n" s="2">
+        <v>1.3251E7</v>
+      </c>
+      <c r="AJ53" t="n" s="2">
+        <v>27689.0</v>
+      </c>
+      <c r="AK53" t="n" s="2">
+        <v>0.48</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="s" s="1">
         <v>51</v>
       </c>
       <c r="B54" t="n" s="2">
-        <v>1.7136084279E8</v>
+        <v>7.167094305E7</v>
       </c>
       <c r="C54" t="n" s="2">
-        <v>29333.0</v>
+        <v>28953.0</v>
       </c>
       <c r="D54" t="n" s="2">
-        <v>5.84</v>
+        <v>2.48</v>
       </c>
       <c r="E54" t="n" s="2">
-        <v>1.1428156433E8</v>
+        <v>2.073595572E7</v>
       </c>
       <c r="F54" t="n" s="2">
-        <v>28953.0</v>
+        <v>29086.0</v>
       </c>
       <c r="G54" t="n" s="2">
-        <v>3.95</v>
+        <v>0.71</v>
       </c>
       <c r="H54" t="n" s="2">
-        <v>7.167094305E7</v>
+        <v>9688383.32</v>
       </c>
       <c r="I54" t="n" s="2">
-        <v>29086.0</v>
+        <v>28987.0</v>
       </c>
       <c r="J54" t="n" s="2">
-        <v>2.46</v>
+        <v>0.33</v>
       </c>
       <c r="K54" t="n" s="2">
-        <v>2.073595572E7</v>
+        <v>1.877752633E7</v>
       </c>
       <c r="L54" t="n" s="2">
-        <v>28987.0</v>
+        <v>28969.0</v>
       </c>
       <c r="M54" t="n" s="2">
-        <v>0.72</v>
+        <v>0.65</v>
       </c>
       <c r="N54" t="n" s="2">
-        <v>9688383.32</v>
+        <v>2.340310894E7</v>
       </c>
       <c r="O54" t="n" s="2">
-        <v>28969.0</v>
+        <v>28943.0</v>
       </c>
       <c r="P54" t="n" s="2">
-        <v>0.33</v>
+        <v>0.81</v>
       </c>
       <c r="Q54" t="n" s="2">
-        <v>1.912752633E7</v>
+        <v>1.5684432265E8</v>
       </c>
       <c r="R54" t="n" s="2">
-        <v>28943.0</v>
+        <v>28913.0</v>
       </c>
       <c r="S54" t="n" s="2">
-        <v>0.66</v>
+        <v>5.42</v>
       </c>
       <c r="T54" t="n" s="2">
-        <v>2.290310894E7</v>
+        <v>2.819536E7</v>
       </c>
       <c r="U54" t="n" s="2">
-        <v>28913.0</v>
+        <v>28823.0</v>
       </c>
       <c r="V54" t="n" s="2">
-        <v>0.79</v>
+        <v>0.98</v>
       </c>
       <c r="W54" t="n" s="2">
-        <v>1.5684432265E8</v>
+        <v>9482807.12</v>
       </c>
       <c r="X54" t="n" s="2">
-        <v>28823.0</v>
+        <v>17663.0</v>
       </c>
       <c r="Y54" t="n" s="2">
-        <v>5.44</v>
+        <v>0.54</v>
       </c>
       <c r="Z54" t="n" s="2">
-        <v>2.819536E7</v>
+        <v>3.932438E7</v>
       </c>
       <c r="AA54" t="n" s="2">
-        <v>17663.0</v>
+        <v>17592.0</v>
       </c>
       <c r="AB54" t="n" s="2">
-        <v>1.6</v>
+        <v>2.24</v>
       </c>
       <c r="AC54" t="n" s="2">
-        <v>8982807.12</v>
+        <v>2.354805379E7</v>
       </c>
       <c r="AD54" t="n" s="2">
-        <v>17592.0</v>
+        <v>17454.0</v>
       </c>
       <c r="AE54" t="n" s="2">
-        <v>0.51</v>
+        <v>1.35</v>
       </c>
       <c r="AF54" t="n" s="2">
-        <v>3.7792E7</v>
+        <v>2.662125892E7</v>
       </c>
       <c r="AG54" t="n" s="2">
-        <v>17454.0</v>
+        <v>17439.0</v>
       </c>
       <c r="AH54" t="n" s="2">
-        <v>2.17</v>
+        <v>1.53</v>
+      </c>
+      <c r="AI54" t="n" s="2">
+        <v>1.117155E8</v>
+      </c>
+      <c r="AJ54" t="n" s="2">
+        <v>17394.0</v>
+      </c>
+      <c r="AK54" t="n" s="2">
+        <v>6.42</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="s" s="1">
         <v>52</v>
       </c>
       <c r="B55" t="n" s="2">
-        <v>8.5080996E7</v>
+        <v>6.289530914E8</v>
       </c>
       <c r="C55" t="n" s="2">
-        <v>31621.0</v>
+        <v>34697.0</v>
       </c>
       <c r="D55" t="n" s="2">
-        <v>2.69</v>
+        <v>18.13</v>
       </c>
       <c r="E55" t="n" s="2">
-        <v>3.462612362E7</v>
+        <v>1.8571143649E8</v>
       </c>
       <c r="F55" t="n" s="2">
-        <v>34697.0</v>
+        <v>35196.0</v>
       </c>
       <c r="G55" t="n" s="2">
-        <v>1.0</v>
+        <v>5.28</v>
       </c>
       <c r="H55" t="n" s="2">
-        <v>6.317930914E8</v>
+        <v>4.158593064E7</v>
       </c>
       <c r="I55" t="n" s="2">
-        <v>35196.0</v>
+        <v>35606.0</v>
       </c>
       <c r="J55" t="n" s="2">
-        <v>17.95</v>
+        <v>1.17</v>
       </c>
       <c r="K55" t="n" s="2">
-        <v>1.7421143649E8</v>
+        <v>6.171712816E7</v>
       </c>
       <c r="L55" t="n" s="2">
-        <v>35606.0</v>
+        <v>35935.0</v>
       </c>
       <c r="M55" t="n" s="2">
-        <v>4.89</v>
+        <v>1.72</v>
       </c>
       <c r="N55" t="n" s="2">
-        <v>5.168593064E7</v>
+        <v>2.1303436159E8</v>
       </c>
       <c r="O55" t="n" s="2">
-        <v>35935.0</v>
+        <v>36110.0</v>
       </c>
       <c r="P55" t="n" s="2">
-        <v>1.44</v>
+        <v>5.9</v>
       </c>
       <c r="Q55" t="n" s="2">
-        <v>6.085552053E7</v>
+        <v>3.309125724E7</v>
       </c>
       <c r="R55" t="n" s="2">
-        <v>36110.0</v>
+        <v>36826.0</v>
       </c>
       <c r="S55" t="n" s="2">
-        <v>1.69</v>
+        <v>0.9</v>
       </c>
       <c r="T55" t="n" s="2">
-        <v>1.500376632E7</v>
+        <v>4348096.17</v>
       </c>
       <c r="U55" t="n" s="2">
-        <v>36826.0</v>
+        <v>37821.0</v>
       </c>
       <c r="V55" t="n" s="2">
-        <v>0.41</v>
+        <v>0.11</v>
       </c>
       <c r="W55" t="n" s="2">
-        <v>3.103677791E7</v>
+        <v>2.6849025265E8</v>
       </c>
       <c r="X55" t="n" s="2">
-        <v>37821.0</v>
+        <v>28767.0</v>
       </c>
       <c r="Y55" t="n" s="2">
-        <v>0.82</v>
+        <v>9.33</v>
       </c>
       <c r="Z55" t="n" s="2">
-        <v>4006066.51</v>
+        <v>1.9421315609E8</v>
       </c>
       <c r="AA55" t="n" s="2">
-        <v>28767.0</v>
+        <v>28700.0</v>
       </c>
       <c r="AB55" t="n" s="2">
-        <v>0.14</v>
+        <v>6.77</v>
       </c>
       <c r="AC55" t="n" s="2">
-        <v>1.810114087E7</v>
+        <v>3.9582804821E8</v>
       </c>
       <c r="AD55" t="n" s="2">
-        <v>28700.0</v>
+        <v>28655.0</v>
       </c>
       <c r="AE55" t="n" s="2">
-        <v>0.63</v>
+        <v>13.81</v>
       </c>
       <c r="AF55" t="n" s="2">
-        <v>3400000.0</v>
+        <v>1.2002607444E8</v>
       </c>
       <c r="AG55" t="n" s="2">
-        <v>28655.0</v>
+        <v>28535.0</v>
       </c>
       <c r="AH55" t="n" s="2">
-        <v>0.12</v>
+        <v>4.21</v>
+      </c>
+      <c r="AI55" t="n" s="2">
+        <v>9415000.0</v>
+      </c>
+      <c r="AJ55" t="n" s="2">
+        <v>28476.0</v>
+      </c>
+      <c r="AK55" t="n" s="2">
+        <v>0.33</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="s" s="1">
         <v>53</v>
       </c>
       <c r="B56" t="n" s="2">
-        <v>4.6555207206E8</v>
+        <v>3.0756271337E8</v>
       </c>
       <c r="C56" t="n" s="2">
-        <v>187525.0</v>
+        <v>190098.0</v>
       </c>
       <c r="D56" t="n" s="2">
-        <v>2.48</v>
+        <v>1.62</v>
       </c>
       <c r="E56" t="n" s="2">
-        <v>4.1740803949E8</v>
+        <v>1.8943792697E8</v>
       </c>
       <c r="F56" t="n" s="2">
-        <v>190098.0</v>
+        <v>189669.0</v>
       </c>
       <c r="G56" t="n" s="2">
-        <v>2.2</v>
+        <v>1.0</v>
       </c>
       <c r="H56" t="n" s="2">
-        <v>3.0756271337E8</v>
+        <v>9.030339537E7</v>
       </c>
       <c r="I56" t="n" s="2">
-        <v>189669.0</v>
+        <v>189279.0</v>
       </c>
       <c r="J56" t="n" s="2">
-        <v>1.62</v>
+        <v>0.48</v>
       </c>
       <c r="K56" t="n" s="2">
-        <v>1.8943792697E8</v>
+        <v>1.7173746028E8</v>
       </c>
       <c r="L56" t="n" s="2">
-        <v>189279.0</v>
+        <v>188927.0</v>
       </c>
       <c r="M56" t="n" s="2">
-        <v>1.0</v>
+        <v>0.91</v>
       </c>
       <c r="N56" t="n" s="2">
-        <v>8.605339537E7</v>
+        <v>1.4522444198E8</v>
       </c>
       <c r="O56" t="n" s="2">
-        <v>188927.0</v>
+        <v>188660.0</v>
       </c>
       <c r="P56" t="n" s="2">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="Q56" t="n" s="2">
-        <v>1.7138746028E8</v>
+        <v>1.7024093674E8</v>
       </c>
       <c r="R56" t="n" s="2">
-        <v>188660.0</v>
+        <v>188460.0</v>
       </c>
       <c r="S56" t="n" s="2">
-        <v>0.91</v>
+        <v>0.9</v>
       </c>
       <c r="T56" t="n" s="2">
-        <v>1.4414444198E8</v>
+        <v>1.4084067471E8</v>
       </c>
       <c r="U56" t="n" s="2">
-        <v>188460.0</v>
+        <v>187791.0</v>
       </c>
       <c r="V56" t="n" s="2">
-        <v>0.76</v>
+        <v>0.75</v>
       </c>
       <c r="W56" t="n" s="2">
-        <v>1.687884197E8</v>
+        <v>1.0229501714E8</v>
       </c>
       <c r="X56" t="n" s="2">
-        <v>187791.0</v>
+        <v>38013.0</v>
       </c>
       <c r="Y56" t="n" s="2">
-        <v>0.9</v>
+        <v>2.69</v>
       </c>
       <c r="Z56" t="n" s="2">
-        <v>1.3273067471E8</v>
+        <v>1.0322277425E8</v>
       </c>
       <c r="AA56" t="n" s="2">
-        <v>38013.0</v>
+        <v>38668.0</v>
       </c>
       <c r="AB56" t="n" s="2">
-        <v>3.49</v>
+        <v>2.67</v>
       </c>
       <c r="AC56" t="n" s="2">
-        <v>8.037199414E7</v>
+        <v>1.5792829628E8</v>
       </c>
       <c r="AD56" t="n" s="2">
-        <v>38668.0</v>
+        <v>38924.0</v>
       </c>
       <c r="AE56" t="n" s="2">
-        <v>2.08</v>
+        <v>4.06</v>
       </c>
       <c r="AF56" t="n" s="2">
-        <v>5.7340326E7</v>
+        <v>7.585540039E7</v>
       </c>
       <c r="AG56" t="n" s="2">
-        <v>38924.0</v>
+        <v>39361.0</v>
       </c>
       <c r="AH56" t="n" s="2">
-        <v>1.47</v>
+        <v>1.93</v>
+      </c>
+      <c r="AI56" t="n" s="2">
+        <v>2.14788229E8</v>
+      </c>
+      <c r="AJ56" t="n" s="2">
+        <v>39803.0</v>
+      </c>
+      <c r="AK56" t="n" s="2">
+        <v>5.4</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="s" s="1">
         <v>54</v>
       </c>
       <c r="B57" t="n" s="2">
-        <v>6.3151633505E8</v>
+        <v>7.689388464E8</v>
       </c>
       <c r="C57" t="n" s="2">
-        <v>303511.0</v>
+        <v>308643.0</v>
       </c>
       <c r="D57" t="n" s="2">
-        <v>2.08</v>
+        <v>2.49</v>
       </c>
       <c r="E57" t="n" s="2">
-        <v>7.797279089E8</v>
+        <v>9.3764758656E8</v>
       </c>
       <c r="F57" t="n" s="2">
-        <v>308643.0</v>
+        <v>308883.0</v>
       </c>
       <c r="G57" t="n" s="2">
-        <v>2.53</v>
+        <v>3.04</v>
       </c>
       <c r="H57" t="n" s="2">
-        <v>7.648602264E8</v>
+        <v>1.21130031897E9</v>
       </c>
       <c r="I57" t="n" s="2">
-        <v>308883.0</v>
+        <v>308741.0</v>
       </c>
       <c r="J57" t="n" s="2">
-        <v>2.48</v>
+        <v>3.92</v>
       </c>
       <c r="K57" t="n" s="2">
-        <v>9.3742758656E8</v>
+        <v>9.8358396905E8</v>
       </c>
       <c r="L57" t="n" s="2">
-        <v>308741.0</v>
+        <v>307992.0</v>
       </c>
       <c r="M57" t="n" s="2">
-        <v>3.04</v>
+        <v>3.19</v>
       </c>
       <c r="N57" t="n" s="2">
-        <v>1.19830031897E9</v>
+        <v>1.12516289902E9</v>
       </c>
       <c r="O57" t="n" s="2">
-        <v>307992.0</v>
+        <v>307256.0</v>
       </c>
       <c r="P57" t="n" s="2">
-        <v>3.89</v>
+        <v>3.66</v>
       </c>
       <c r="Q57" t="n" s="2">
-        <v>9.6259396905E8</v>
+        <v>1.51482455834E9</v>
       </c>
       <c r="R57" t="n" s="2">
-        <v>307256.0</v>
+        <v>306984.0</v>
       </c>
       <c r="S57" t="n" s="2">
-        <v>3.13</v>
+        <v>4.93</v>
       </c>
       <c r="T57" t="n" s="2">
-        <v>1.11407483736E9</v>
+        <v>4.7157892653E8</v>
       </c>
       <c r="U57" t="n" s="2">
-        <v>306984.0</v>
+        <v>306014.0</v>
       </c>
       <c r="V57" t="n" s="2">
-        <v>3.63</v>
+        <v>1.54</v>
       </c>
       <c r="W57" t="n" s="2">
-        <v>1.45294130434E9</v>
+        <v>2.5700536307E8</v>
       </c>
       <c r="X57" t="n" s="2">
-        <v>306014.0</v>
+        <v>187289.0</v>
       </c>
       <c r="Y57" t="n" s="2">
-        <v>4.75</v>
+        <v>1.37</v>
       </c>
       <c r="Z57" t="n" s="2">
-        <v>4.7192095619E8</v>
+        <v>6.3376898601E8</v>
       </c>
       <c r="AA57" t="n" s="2">
-        <v>187289.0</v>
+        <v>186893.0</v>
       </c>
       <c r="AB57" t="n" s="2">
-        <v>2.52</v>
+        <v>3.39</v>
       </c>
       <c r="AC57" t="n" s="2">
-        <v>2.5700536307E8</v>
+        <v>7.2985721618E8</v>
       </c>
       <c r="AD57" t="n" s="2">
-        <v>186893.0</v>
+        <v>186470.0</v>
       </c>
       <c r="AE57" t="n" s="2">
-        <v>1.38</v>
+        <v>3.91</v>
       </c>
       <c r="AF57" t="n" s="2">
-        <v>2.2644314E8</v>
+        <v>5.528590815E8</v>
       </c>
       <c r="AG57" t="n" s="2">
-        <v>186470.0</v>
+        <v>185849.0</v>
       </c>
       <c r="AH57" t="n" s="2">
-        <v>1.21</v>
+        <v>2.97</v>
+      </c>
+      <c r="AI57" t="n" s="2">
+        <v>7.0071856265E8</v>
+      </c>
+      <c r="AJ57" t="n" s="2">
+        <v>185504.0</v>
+      </c>
+      <c r="AK57" t="n" s="2">
+        <v>3.78</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="s" s="1">
         <v>55</v>
       </c>
       <c r="B58" t="n" s="2">
-        <v>5.892010894E7</v>
+        <v>4.163725168E7</v>
       </c>
       <c r="C58" t="n" s="2">
-        <v>59817.0</v>
+        <v>59925.0</v>
       </c>
       <c r="D58" t="n" s="2">
-        <v>0.99</v>
+        <v>0.69</v>
       </c>
       <c r="E58" t="n" s="2">
-        <v>5.917735859E7</v>
+        <v>2.859235376E7</v>
       </c>
       <c r="F58" t="n" s="2">
-        <v>59925.0</v>
+        <v>59873.0</v>
       </c>
       <c r="G58" t="n" s="2">
-        <v>0.99</v>
+        <v>0.48</v>
       </c>
       <c r="H58" t="n" s="2">
-        <v>4.163725168E7</v>
+        <v>1.04534336E8</v>
       </c>
       <c r="I58" t="n" s="2">
-        <v>59873.0</v>
+        <v>59854.0</v>
       </c>
       <c r="J58" t="n" s="2">
-        <v>0.7</v>
+        <v>1.75</v>
       </c>
       <c r="K58" t="n" s="2">
-        <v>2.894235376E7</v>
+        <v>3.82059469E7</v>
       </c>
       <c r="L58" t="n" s="2">
-        <v>59854.0</v>
+        <v>59808.0</v>
       </c>
       <c r="M58" t="n" s="2">
-        <v>0.48</v>
+        <v>0.64</v>
       </c>
       <c r="N58" t="n" s="2">
-        <v>1.04534336E8</v>
+        <v>6.8941652E7</v>
       </c>
       <c r="O58" t="n" s="2">
-        <v>59808.0</v>
+        <v>59691.0</v>
       </c>
       <c r="P58" t="n" s="2">
-        <v>1.75</v>
+        <v>1.15</v>
       </c>
       <c r="Q58" t="n" s="2">
-        <v>3.82059469E7</v>
+        <v>1.6037562083E8</v>
       </c>
       <c r="R58" t="n" s="2">
-        <v>59691.0</v>
+        <v>59659.0</v>
       </c>
       <c r="S58" t="n" s="2">
-        <v>0.64</v>
+        <v>2.69</v>
       </c>
       <c r="T58" t="n" s="2">
-        <v>5.3941652E7</v>
+        <v>5.520903107E7</v>
       </c>
       <c r="U58" t="n" s="2">
-        <v>59659.0</v>
+        <v>59417.0</v>
       </c>
       <c r="V58" t="n" s="2">
-        <v>0.9</v>
+        <v>0.93</v>
       </c>
       <c r="W58" t="n" s="2">
-        <v>1.6037562083E8</v>
+        <v>4.693220765E7</v>
       </c>
       <c r="X58" t="n" s="2">
-        <v>59417.0</v>
+        <v>304991.0</v>
       </c>
       <c r="Y58" t="n" s="2">
-        <v>2.7</v>
+        <v>0.15</v>
       </c>
       <c r="Z58" t="n" s="2">
-        <v>5.520903107E7</v>
+        <v>5.607036E7</v>
       </c>
       <c r="AA58" t="n" s="2">
-        <v>304991.0</v>
+        <v>303845.0</v>
       </c>
       <c r="AB58" t="n" s="2">
         <v>0.18</v>
       </c>
       <c r="AC58" t="n" s="2">
-        <v>2.333643765E7</v>
+        <v>6033551.16</v>
       </c>
       <c r="AD58" t="n" s="2">
-        <v>303845.0</v>
+        <v>302634.0</v>
       </c>
       <c r="AE58" t="n" s="2">
-        <v>0.08</v>
+        <v>0.02</v>
       </c>
       <c r="AF58" t="n" s="2">
-        <v>3.3525E7</v>
+        <v>1.412942635E7</v>
       </c>
       <c r="AG58" t="n" s="2">
-        <v>302634.0</v>
+        <v>301801.0</v>
       </c>
       <c r="AH58" t="n" s="2">
-        <v>0.11</v>
+        <v>0.05</v>
+      </c>
+      <c r="AI58" t="n" s="2">
+        <v>1.52844E8</v>
+      </c>
+      <c r="AJ58" t="n" s="2">
+        <v>300802.0</v>
+      </c>
+      <c r="AK58" t="n" s="2">
+        <v>0.51</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="s" s="1">
         <v>56</v>
       </c>
       <c r="B59" t="n" s="2">
-        <v>1.845989977E7</v>
+        <v>2.850418538E7</v>
       </c>
       <c r="C59" t="n" s="2">
-        <v>63648.0</v>
+        <v>63872.0</v>
       </c>
       <c r="D59" t="n" s="2">
-        <v>0.29</v>
+        <v>0.45</v>
       </c>
       <c r="E59" t="n" s="2">
-        <v>8.266406041E7</v>
+        <v>1.1893732221E8</v>
       </c>
       <c r="F59" t="n" s="2">
-        <v>63872.0</v>
+        <v>63964.0</v>
       </c>
       <c r="G59" t="n" s="2">
-        <v>1.29</v>
+        <v>1.86</v>
       </c>
       <c r="H59" t="n" s="2">
-        <v>2.850418538E7</v>
+        <v>4.331138192E7</v>
       </c>
       <c r="I59" t="n" s="2">
-        <v>63964.0</v>
+        <v>63828.0</v>
       </c>
       <c r="J59" t="n" s="2">
+        <v>0.68</v>
+      </c>
+      <c r="K59" t="n" s="2">
+        <v>1.0387563432E8</v>
+      </c>
+      <c r="L59" t="n" s="2">
+        <v>63571.0</v>
+      </c>
+      <c r="M59" t="n" s="2">
+        <v>1.63</v>
+      </c>
+      <c r="N59" t="n" s="2">
+        <v>1.5862688624E8</v>
+      </c>
+      <c r="O59" t="n" s="2">
+        <v>63576.0</v>
+      </c>
+      <c r="P59" t="n" s="2">
+        <v>2.5</v>
+      </c>
+      <c r="Q59" t="n" s="2">
+        <v>7.989389486E7</v>
+      </c>
+      <c r="R59" t="n" s="2">
+        <v>63419.0</v>
+      </c>
+      <c r="S59" t="n" s="2">
+        <v>1.26</v>
+      </c>
+      <c r="T59" t="n" s="2">
+        <v>1.430522548E7</v>
+      </c>
+      <c r="U59" t="n" s="2">
+        <v>63258.0</v>
+      </c>
+      <c r="V59" t="n" s="2">
+        <v>0.23</v>
+      </c>
+      <c r="W59" t="n" s="2">
+        <v>2.680541734E7</v>
+      </c>
+      <c r="X59" t="n" s="2">
+        <v>59274.0</v>
+      </c>
+      <c r="Y59" t="n" s="2">
         <v>0.45</v>
       </c>
-      <c r="K59" t="n" s="2">
-[...43 lines deleted...]
-      </c>
       <c r="Z59" t="n" s="2">
-        <v>1.430522548E7</v>
+        <v>1.0594005398E8</v>
       </c>
       <c r="AA59" t="n" s="2">
-        <v>59274.0</v>
+        <v>59086.0</v>
       </c>
       <c r="AB59" t="n" s="2">
-        <v>0.24</v>
+        <v>1.79</v>
       </c>
       <c r="AC59" t="n" s="2">
-        <v>2.680541734E7</v>
+        <v>9.003470045E7</v>
       </c>
       <c r="AD59" t="n" s="2">
-        <v>59086.0</v>
+        <v>58955.0</v>
       </c>
       <c r="AE59" t="n" s="2">
-        <v>0.45</v>
+        <v>1.53</v>
       </c>
       <c r="AF59" t="n" s="2">
-        <v>1.0216345E8</v>
+        <v>6.547906357E7</v>
       </c>
       <c r="AG59" t="n" s="2">
-        <v>58955.0</v>
+        <v>58771.0</v>
       </c>
       <c r="AH59" t="n" s="2">
-        <v>1.73</v>
+        <v>1.11</v>
+      </c>
+      <c r="AI59" t="n" s="2">
+        <v>6.3438E7</v>
+      </c>
+      <c r="AJ59" t="n" s="2">
+        <v>58552.0</v>
+      </c>
+      <c r="AK59" t="n" s="2">
+        <v>1.08</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="s" s="1">
         <v>57</v>
       </c>
       <c r="B60" t="n" s="2">
-        <v>4.9470805435E8</v>
+        <v>3.7888469822E8</v>
       </c>
       <c r="C60" t="n" s="2">
-        <v>418487.0</v>
+        <v>427720.0</v>
       </c>
       <c r="D60" t="n" s="2">
-        <v>1.18</v>
+        <v>0.89</v>
       </c>
       <c r="E60" t="n" s="2">
-        <v>4.5994306228E8</v>
+        <v>3.8830993391E8</v>
       </c>
       <c r="F60" t="n" s="2">
-        <v>427720.0</v>
+        <v>429823.0</v>
       </c>
       <c r="G60" t="n" s="2">
-        <v>1.08</v>
+        <v>0.9</v>
       </c>
       <c r="H60" t="n" s="2">
-        <v>3.7880419822E8</v>
+        <v>5.2147642807E8</v>
       </c>
       <c r="I60" t="n" s="2">
-        <v>429823.0</v>
+        <v>429782.0</v>
       </c>
       <c r="J60" t="n" s="2">
-        <v>0.88</v>
+        <v>1.21</v>
       </c>
       <c r="K60" t="n" s="2">
-        <v>3.8830993391E8</v>
+        <v>3.683841484E8</v>
       </c>
       <c r="L60" t="n" s="2">
-        <v>429782.0</v>
+        <v>428931.0</v>
       </c>
       <c r="M60" t="n" s="2">
-        <v>0.9</v>
+        <v>0.86</v>
       </c>
       <c r="N60" t="n" s="2">
-        <v>5.2147642807E8</v>
+        <v>3.8065383064E8</v>
       </c>
       <c r="O60" t="n" s="2">
-        <v>428931.0</v>
+        <v>428801.0</v>
       </c>
       <c r="P60" t="n" s="2">
-        <v>1.22</v>
+        <v>0.89</v>
       </c>
       <c r="Q60" t="n" s="2">
-        <v>3.6679456076E8</v>
+        <v>9.9958208357E8</v>
       </c>
       <c r="R60" t="n" s="2">
-        <v>428801.0</v>
+        <v>428610.0</v>
       </c>
       <c r="S60" t="n" s="2">
-        <v>0.86</v>
+        <v>2.33</v>
       </c>
       <c r="T60" t="n" s="2">
-        <v>3.7990383064E8</v>
+        <v>2.8832470843E8</v>
       </c>
       <c r="U60" t="n" s="2">
-        <v>428610.0</v>
+        <v>427690.0</v>
       </c>
       <c r="V60" t="n" s="2">
-        <v>0.89</v>
+        <v>0.67</v>
       </c>
       <c r="W60" t="n" s="2">
-        <v>9.9958208357E8</v>
+        <v>2.870628764E8</v>
       </c>
       <c r="X60" t="n" s="2">
-        <v>427690.0</v>
+        <v>63088.0</v>
       </c>
       <c r="Y60" t="n" s="2">
-        <v>2.34</v>
+        <v>4.55</v>
       </c>
       <c r="Z60" t="n" s="2">
-        <v>2.8832470843E8</v>
+        <v>3.2108149376E8</v>
       </c>
       <c r="AA60" t="n" s="2">
-        <v>63088.0</v>
+        <v>61966.0</v>
       </c>
       <c r="AB60" t="n" s="2">
-        <v>4.57</v>
+        <v>5.18</v>
       </c>
       <c r="AC60" t="n" s="2">
-        <v>2.822894364E8</v>
+        <v>4.8780929925E8</v>
       </c>
       <c r="AD60" t="n" s="2">
-        <v>61966.0</v>
+        <v>61785.0</v>
       </c>
       <c r="AE60" t="n" s="2">
-        <v>4.56</v>
+        <v>7.9</v>
       </c>
       <c r="AF60" t="n" s="2">
-        <v>2.873865E8</v>
+        <v>4.3490780363E8</v>
       </c>
       <c r="AG60" t="n" s="2">
-        <v>61785.0</v>
+        <v>61554.0</v>
       </c>
       <c r="AH60" t="n" s="2">
-        <v>4.65</v>
+        <v>7.07</v>
+      </c>
+      <c r="AI60" t="n" s="2">
+        <v>7.9365079139E8</v>
+      </c>
+      <c r="AJ60" t="n" s="2">
+        <v>61292.0</v>
+      </c>
+      <c r="AK60" t="n" s="2">
+        <v>12.95</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="s" s="1">
         <v>58</v>
       </c>
       <c r="B61" t="n" s="2">
-        <v>2.5013314613E8</v>
+        <v>1.8354865271E8</v>
       </c>
       <c r="C61" t="n" s="2">
-        <v>180720.0</v>
+        <v>189456.0</v>
       </c>
       <c r="D61" t="n" s="2">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="E61" t="n" s="2">
-        <v>4.1082359088E8</v>
+        <v>2.540097479E8</v>
       </c>
       <c r="F61" t="n" s="2">
-        <v>189456.0</v>
+        <v>189064.0</v>
       </c>
       <c r="G61" t="n" s="2">
-        <v>2.17</v>
+        <v>1.34</v>
       </c>
       <c r="H61" t="n" s="2">
-        <v>1.8462915271E8</v>
+        <v>2.7109694863E8</v>
       </c>
       <c r="I61" t="n" s="2">
-        <v>189064.0</v>
+        <v>188869.0</v>
       </c>
       <c r="J61" t="n" s="2">
-        <v>0.98</v>
+        <v>1.44</v>
       </c>
       <c r="K61" t="n" s="2">
-        <v>2.540097479E8</v>
+        <v>1.5995890389E8</v>
       </c>
       <c r="L61" t="n" s="2">
-        <v>188869.0</v>
+        <v>188403.0</v>
       </c>
       <c r="M61" t="n" s="2">
-        <v>1.34</v>
+        <v>0.85</v>
       </c>
       <c r="N61" t="n" s="2">
-        <v>2.7109694863E8</v>
+        <v>2.9119146191E8</v>
       </c>
       <c r="O61" t="n" s="2">
-        <v>188403.0</v>
+        <v>187928.0</v>
       </c>
       <c r="P61" t="n" s="2">
-        <v>1.44</v>
+        <v>1.55</v>
       </c>
       <c r="Q61" t="n" s="2">
-        <v>1.6092349153E8</v>
+        <v>2.9375683424E8</v>
       </c>
       <c r="R61" t="n" s="2">
-        <v>187928.0</v>
+        <v>187495.0</v>
       </c>
       <c r="S61" t="n" s="2">
-        <v>0.86</v>
+        <v>1.57</v>
       </c>
       <c r="T61" t="n" s="2">
-        <v>2.9244146191E8</v>
+        <v>1.0839904039E8</v>
       </c>
       <c r="U61" t="n" s="2">
-        <v>187495.0</v>
+        <v>186732.0</v>
       </c>
       <c r="V61" t="n" s="2">
-        <v>1.56</v>
+        <v>0.58</v>
       </c>
       <c r="W61" t="n" s="2">
-        <v>2.9279983924E8</v>
+        <v>9.450859432E7</v>
       </c>
       <c r="X61" t="n" s="2">
-        <v>186732.0</v>
+        <v>427079.0</v>
       </c>
       <c r="Y61" t="n" s="2">
-        <v>1.57</v>
+        <v>0.22</v>
       </c>
       <c r="Z61" t="n" s="2">
-        <v>1.0839904039E8</v>
+        <v>2.5481569951E8</v>
       </c>
       <c r="AA61" t="n" s="2">
-        <v>427079.0</v>
+        <v>426447.0</v>
       </c>
       <c r="AB61" t="n" s="2">
-        <v>0.25</v>
+        <v>0.6</v>
       </c>
       <c r="AC61" t="n" s="2">
-        <v>9.450859432E7</v>
+        <v>1.6804745006E8</v>
       </c>
       <c r="AD61" t="n" s="2">
-        <v>426447.0</v>
+        <v>425231.0</v>
       </c>
       <c r="AE61" t="n" s="2">
-        <v>0.22</v>
+        <v>0.4</v>
       </c>
       <c r="AF61" t="n" s="2">
-        <v>2.3166992907E8</v>
+        <v>1.5757535986E8</v>
       </c>
       <c r="AG61" t="n" s="2">
-        <v>425231.0</v>
+        <v>424606.0</v>
       </c>
       <c r="AH61" t="n" s="2">
-        <v>0.54</v>
+        <v>0.37</v>
+      </c>
+      <c r="AI61" t="n" s="2">
+        <v>2.830205E8</v>
+      </c>
+      <c r="AJ61" t="n" s="2">
+        <v>423594.0</v>
+      </c>
+      <c r="AK61" t="n" s="2">
+        <v>0.67</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="s" s="1">
         <v>59</v>
       </c>
       <c r="B62" t="n" s="2">
-        <v>2.004337703E8</v>
+        <v>2.3255360763E8</v>
       </c>
       <c r="C62" t="n" s="2">
-        <v>113017.0</v>
+        <v>114025.0</v>
       </c>
       <c r="D62" t="n" s="2">
-        <v>1.77</v>
+        <v>2.04</v>
       </c>
       <c r="E62" t="n" s="2">
-        <v>2.2927431988E8</v>
+        <v>2.2892835555E8</v>
       </c>
       <c r="F62" t="n" s="2">
-        <v>114025.0</v>
+        <v>114062.0</v>
       </c>
       <c r="G62" t="n" s="2">
         <v>2.01</v>
       </c>
       <c r="H62" t="n" s="2">
-        <v>2.2083257063E8</v>
+        <v>3.8343483724E8</v>
       </c>
       <c r="I62" t="n" s="2">
-        <v>114062.0</v>
+        <v>114562.0</v>
       </c>
       <c r="J62" t="n" s="2">
-        <v>1.94</v>
+        <v>3.35</v>
       </c>
       <c r="K62" t="n" s="2">
-        <v>1.2457532525E8</v>
+        <v>2.8234830453E8</v>
       </c>
       <c r="L62" t="n" s="2">
-        <v>114562.0</v>
+        <v>114503.0</v>
       </c>
       <c r="M62" t="n" s="2">
-        <v>1.09</v>
+        <v>2.47</v>
       </c>
       <c r="N62" t="n" s="2">
-        <v>1.7788000118E8</v>
+        <v>1.7574447835E8</v>
       </c>
       <c r="O62" t="n" s="2">
-        <v>114503.0</v>
+        <v>114341.0</v>
       </c>
       <c r="P62" t="n" s="2">
-        <v>1.55</v>
+        <v>1.54</v>
       </c>
       <c r="Q62" t="n" s="2">
-        <v>2.0195225352E8</v>
+        <v>3.9645131708E8</v>
       </c>
       <c r="R62" t="n" s="2">
-        <v>114341.0</v>
+        <v>114334.0</v>
       </c>
       <c r="S62" t="n" s="2">
-        <v>1.77</v>
+        <v>3.47</v>
       </c>
       <c r="T62" t="n" s="2">
-        <v>1.5564447835E8</v>
+        <v>1.5024484348E8</v>
       </c>
       <c r="U62" t="n" s="2">
-        <v>114334.0</v>
+        <v>114086.0</v>
       </c>
       <c r="V62" t="n" s="2">
-        <v>1.36</v>
+        <v>1.32</v>
       </c>
       <c r="W62" t="n" s="2">
-        <v>3.5085831208E8</v>
+        <v>2.6420911841E8</v>
       </c>
       <c r="X62" t="n" s="2">
-        <v>114086.0</v>
+        <v>185821.0</v>
       </c>
       <c r="Y62" t="n" s="2">
-        <v>3.08</v>
+        <v>1.42</v>
       </c>
       <c r="Z62" t="n" s="2">
-        <v>1.5004484348E8</v>
+        <v>1.467803379E8</v>
       </c>
       <c r="AA62" t="n" s="2">
-        <v>185821.0</v>
+        <v>184963.0</v>
       </c>
       <c r="AB62" t="n" s="2">
-        <v>0.81</v>
+        <v>0.79</v>
       </c>
       <c r="AC62" t="n" s="2">
-        <v>2.6420911841E8</v>
+        <v>2.2682553345E8</v>
       </c>
       <c r="AD62" t="n" s="2">
-        <v>184963.0</v>
+        <v>184102.0</v>
       </c>
       <c r="AE62" t="n" s="2">
-        <v>1.43</v>
+        <v>1.23</v>
       </c>
       <c r="AF62" t="n" s="2">
-        <v>1.27114903E8</v>
+        <v>3.73593396E8</v>
       </c>
       <c r="AG62" t="n" s="2">
-        <v>184102.0</v>
+        <v>182816.0</v>
       </c>
       <c r="AH62" t="n" s="2">
-        <v>0.69</v>
+        <v>2.04</v>
+      </c>
+      <c r="AI62" t="n" s="2">
+        <v>6.7562199444E8</v>
+      </c>
+      <c r="AJ62" t="n" s="2">
+        <v>182027.0</v>
+      </c>
+      <c r="AK62" t="n" s="2">
+        <v>3.71</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="s" s="1">
         <v>60</v>
       </c>
       <c r="B63" t="n" s="2">
-        <v>1.9596299076E8</v>
+        <v>1.0102042435E8</v>
       </c>
       <c r="C63" t="n" s="2">
-        <v>126315.0</v>
+        <v>125784.0</v>
       </c>
       <c r="D63" t="n" s="2">
-        <v>1.55</v>
+        <v>0.8</v>
       </c>
       <c r="E63" t="n" s="2">
-        <v>1.0495244938E8</v>
+        <v>6.198650557E7</v>
       </c>
       <c r="F63" t="n" s="2">
-        <v>125784.0</v>
+        <v>125681.0</v>
       </c>
       <c r="G63" t="n" s="2">
-        <v>0.83</v>
+        <v>0.49</v>
       </c>
       <c r="H63" t="n" s="2">
-        <v>1.0102042435E8</v>
+        <v>1.2905417252E8</v>
       </c>
       <c r="I63" t="n" s="2">
-        <v>125681.0</v>
+        <v>125593.0</v>
       </c>
       <c r="J63" t="n" s="2">
-        <v>0.8</v>
+        <v>1.03</v>
       </c>
       <c r="K63" t="n" s="2">
-        <v>6.198650557E7</v>
+        <v>1.2399021586E8</v>
       </c>
       <c r="L63" t="n" s="2">
-        <v>125593.0</v>
+        <v>125437.0</v>
       </c>
       <c r="M63" t="n" s="2">
-        <v>0.49</v>
+        <v>0.99</v>
       </c>
       <c r="N63" t="n" s="2">
-        <v>1.2905417252E8</v>
+        <v>5.17910626E7</v>
       </c>
       <c r="O63" t="n" s="2">
-        <v>125437.0</v>
+        <v>124934.0</v>
       </c>
       <c r="P63" t="n" s="2">
-        <v>1.03</v>
+        <v>0.41</v>
       </c>
       <c r="Q63" t="n" s="2">
-        <v>1.2399021586E8</v>
+        <v>1.2691923556E8</v>
       </c>
       <c r="R63" t="n" s="2">
-        <v>124934.0</v>
+        <v>124818.0</v>
       </c>
       <c r="S63" t="n" s="2">
+        <v>1.02</v>
+      </c>
+      <c r="T63" t="n" s="2">
+        <v>1.2343631531E8</v>
+      </c>
+      <c r="U63" t="n" s="2">
+        <v>124455.0</v>
+      </c>
+      <c r="V63" t="n" s="2">
         <v>0.99</v>
       </c>
-      <c r="T63" t="n" s="2">
-[...5 lines deleted...]
-      <c r="V63" t="n" s="2">
+      <c r="W63" t="n" s="2">
+        <v>1.137399648E7</v>
+      </c>
+      <c r="X63" t="n" s="2">
+        <v>113855.0</v>
+      </c>
+      <c r="Y63" t="n" s="2">
+        <v>0.1</v>
+      </c>
+      <c r="Z63" t="n" s="2">
+        <v>5.682112876E7</v>
+      </c>
+      <c r="AA63" t="n" s="2">
+        <v>113712.0</v>
+      </c>
+      <c r="AB63" t="n" s="2">
+        <v>0.5</v>
+      </c>
+      <c r="AC63" t="n" s="2">
+        <v>3.5070882075E8</v>
+      </c>
+      <c r="AD63" t="n" s="2">
+        <v>113365.0</v>
+      </c>
+      <c r="AE63" t="n" s="2">
+        <v>3.09</v>
+      </c>
+      <c r="AF63" t="n" s="2">
+        <v>2.1497192353E8</v>
+      </c>
+      <c r="AG63" t="n" s="2">
+        <v>112880.0</v>
+      </c>
+      <c r="AH63" t="n" s="2">
+        <v>1.9</v>
+      </c>
+      <c r="AI63" t="n" s="2">
+        <v>4.5738E7</v>
+      </c>
+      <c r="AJ63" t="n" s="2">
+        <v>112518.0</v>
+      </c>
+      <c r="AK63" t="n" s="2">
         <v>0.41</v>
-      </c>
-[...34 lines deleted...]
-        <v>0.35</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="s" s="1">
         <v>61</v>
       </c>
       <c r="B64" t="n" s="2">
-        <v>5.8600554142E8</v>
+        <v>7.6690950834E8</v>
       </c>
       <c r="C64" t="n" s="2">
-        <v>374605.0</v>
+        <v>375280.0</v>
       </c>
       <c r="D64" t="n" s="2">
-        <v>1.56</v>
+        <v>2.04</v>
       </c>
       <c r="E64" t="n" s="2">
-        <v>7.4859830215E8</v>
+        <v>6.9767373022E8</v>
       </c>
       <c r="F64" t="n" s="2">
-        <v>375280.0</v>
+        <v>375466.0</v>
       </c>
       <c r="G64" t="n" s="2">
-        <v>1.99</v>
+        <v>1.86</v>
       </c>
       <c r="H64" t="n" s="2">
-        <v>7.6690950834E8</v>
+        <v>3.6013904164E8</v>
       </c>
       <c r="I64" t="n" s="2">
-        <v>375466.0</v>
+        <v>375495.0</v>
       </c>
       <c r="J64" t="n" s="2">
-        <v>2.04</v>
+        <v>0.96</v>
       </c>
       <c r="K64" t="n" s="2">
-        <v>6.9767373022E8</v>
+        <v>6.967805438E8</v>
       </c>
       <c r="L64" t="n" s="2">
-        <v>375495.0</v>
+        <v>375502.0</v>
       </c>
       <c r="M64" t="n" s="2">
         <v>1.86</v>
       </c>
       <c r="N64" t="n" s="2">
-        <v>3.6013904164E8</v>
+        <v>5.4976146193E8</v>
       </c>
       <c r="O64" t="n" s="2">
-        <v>375502.0</v>
+        <v>374988.0</v>
       </c>
       <c r="P64" t="n" s="2">
-        <v>0.96</v>
+        <v>1.47</v>
       </c>
       <c r="Q64" t="n" s="2">
-        <v>6.972705438E8</v>
+        <v>6.2759209813E8</v>
       </c>
       <c r="R64" t="n" s="2">
-        <v>374988.0</v>
+        <v>374433.0</v>
       </c>
       <c r="S64" t="n" s="2">
-        <v>1.86</v>
+        <v>1.68</v>
       </c>
       <c r="T64" t="n" s="2">
-        <v>5.4976146193E8</v>
+        <v>3.7276730335E8</v>
       </c>
       <c r="U64" t="n" s="2">
-        <v>374433.0</v>
+        <v>372376.0</v>
       </c>
       <c r="V64" t="n" s="2">
-        <v>1.47</v>
+        <v>1.0</v>
       </c>
       <c r="W64" t="n" s="2">
-        <v>6.2759209813E8</v>
+        <v>1.5416718659E8</v>
       </c>
       <c r="X64" t="n" s="2">
-        <v>372376.0</v>
+        <v>124078.0</v>
       </c>
       <c r="Y64" t="n" s="2">
-        <v>1.69</v>
+        <v>1.24</v>
       </c>
       <c r="Z64" t="n" s="2">
-        <v>3.7276730335E8</v>
+        <v>3.9937440963E8</v>
       </c>
       <c r="AA64" t="n" s="2">
-        <v>124078.0</v>
+        <v>123688.0</v>
       </c>
       <c r="AB64" t="n" s="2">
-        <v>3.0</v>
+        <v>3.23</v>
       </c>
       <c r="AC64" t="n" s="2">
-        <v>1.5479418659E8</v>
+        <v>1.22924802176E9</v>
       </c>
       <c r="AD64" t="n" s="2">
-        <v>123688.0</v>
+        <v>123619.0</v>
       </c>
       <c r="AE64" t="n" s="2">
-        <v>1.25</v>
+        <v>9.94</v>
       </c>
       <c r="AF64" t="n" s="2">
-        <v>3.8704908122E8</v>
+        <v>7.8077578188E8</v>
       </c>
       <c r="AG64" t="n" s="2">
-        <v>123619.0</v>
+        <v>123444.0</v>
       </c>
       <c r="AH64" t="n" s="2">
-        <v>3.13</v>
+        <v>6.32</v>
+      </c>
+      <c r="AI64" t="n" s="2">
+        <v>8.0078262786E8</v>
+      </c>
+      <c r="AJ64" t="n" s="2">
+        <v>122913.0</v>
+      </c>
+      <c r="AK64" t="n" s="2">
+        <v>6.52</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="s" s="1">
         <v>62</v>
       </c>
       <c r="B65" t="n" s="2">
-        <v>1.2816791895E8</v>
+        <v>9.41568634E7</v>
       </c>
       <c r="C65" t="n" s="2">
-        <v>134086.0</v>
+        <v>133749.0</v>
       </c>
       <c r="D65" t="n" s="2">
-        <v>0.96</v>
+        <v>0.7</v>
       </c>
       <c r="E65" t="n" s="2">
-        <v>1.1915718391E8</v>
+        <v>2.5909326277E8</v>
       </c>
       <c r="F65" t="n" s="2">
-        <v>133749.0</v>
+        <v>133698.0</v>
       </c>
       <c r="G65" t="n" s="2">
-        <v>0.89</v>
+        <v>1.94</v>
       </c>
       <c r="H65" t="n" s="2">
-        <v>9.41568634E7</v>
+        <v>1.0317766636E8</v>
       </c>
       <c r="I65" t="n" s="2">
-        <v>133698.0</v>
+        <v>133507.0</v>
       </c>
       <c r="J65" t="n" s="2">
-        <v>0.7</v>
+        <v>0.77</v>
       </c>
       <c r="K65" t="n" s="2">
-        <v>2.5909326277E8</v>
+        <v>2.1236470007E8</v>
       </c>
       <c r="L65" t="n" s="2">
-        <v>133507.0</v>
+        <v>133567.0</v>
       </c>
       <c r="M65" t="n" s="2">
-        <v>1.94</v>
+        <v>1.59</v>
       </c>
       <c r="N65" t="n" s="2">
-        <v>1.0317766636E8</v>
+        <v>1.6231352218E8</v>
       </c>
       <c r="O65" t="n" s="2">
-        <v>133567.0</v>
+        <v>133493.0</v>
       </c>
       <c r="P65" t="n" s="2">
-        <v>0.77</v>
+        <v>1.22</v>
       </c>
       <c r="Q65" t="n" s="2">
-        <v>2.1236470007E8</v>
+        <v>2.3630121093E8</v>
       </c>
       <c r="R65" t="n" s="2">
-        <v>133493.0</v>
+        <v>133290.0</v>
       </c>
       <c r="S65" t="n" s="2">
-        <v>1.59</v>
+        <v>1.77</v>
       </c>
       <c r="T65" t="n" s="2">
-        <v>1.7131352218E8</v>
+        <v>1.2390048444E8</v>
       </c>
       <c r="U65" t="n" s="2">
-        <v>133290.0</v>
+        <v>132730.0</v>
       </c>
       <c r="V65" t="n" s="2">
-        <v>1.29</v>
+        <v>0.93</v>
       </c>
       <c r="W65" t="n" s="2">
-        <v>2.3580121093E8</v>
+        <v>8.450455849E7</v>
       </c>
       <c r="X65" t="n" s="2">
-        <v>132730.0</v>
+        <v>371675.0</v>
       </c>
       <c r="Y65" t="n" s="2">
-        <v>1.78</v>
+        <v>0.23</v>
       </c>
       <c r="Z65" t="n" s="2">
-        <v>1.2386011854E8</v>
+        <v>1.5586978202E8</v>
       </c>
       <c r="AA65" t="n" s="2">
-        <v>371675.0</v>
+        <v>371004.0</v>
       </c>
       <c r="AB65" t="n" s="2">
-        <v>0.33</v>
+        <v>0.42</v>
       </c>
       <c r="AC65" t="n" s="2">
-        <v>8.450455849E7</v>
+        <v>1.9646696742E8</v>
       </c>
       <c r="AD65" t="n" s="2">
-        <v>371004.0</v>
+        <v>370435.0</v>
       </c>
       <c r="AE65" t="n" s="2">
-        <v>0.23</v>
+        <v>0.53</v>
       </c>
       <c r="AF65" t="n" s="2">
-        <v>1.434475E8</v>
+        <v>7.799591395E7</v>
       </c>
       <c r="AG65" t="n" s="2">
-        <v>370435.0</v>
+        <v>369739.0</v>
       </c>
       <c r="AH65" t="n" s="2">
-        <v>0.39</v>
+        <v>0.21</v>
+      </c>
+      <c r="AI65" t="n" s="2">
+        <v>7.472340878E7</v>
+      </c>
+      <c r="AJ65" t="n" s="2">
+        <v>368752.0</v>
+      </c>
+      <c r="AK65" t="n" s="2">
+        <v>0.2</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="s" s="1">
         <v>63</v>
       </c>
       <c r="B66" t="n" s="2">
-        <v>1.8800795074E8</v>
+        <v>1.6077209949E8</v>
       </c>
       <c r="C66" t="n" s="2">
-        <v>117081.0</v>
+        <v>118093.0</v>
       </c>
       <c r="D66" t="n" s="2">
-        <v>1.61</v>
+        <v>1.36</v>
       </c>
       <c r="E66" t="n" s="2">
-        <v>2.722920549E8</v>
+        <v>1.7956339499E8</v>
       </c>
       <c r="F66" t="n" s="2">
-        <v>118093.0</v>
+        <v>118074.0</v>
       </c>
       <c r="G66" t="n" s="2">
-        <v>2.31</v>
+        <v>1.52</v>
       </c>
       <c r="H66" t="n" s="2">
-        <v>1.6077209949E8</v>
+        <v>1.9113190252E8</v>
       </c>
       <c r="I66" t="n" s="2">
-        <v>118074.0</v>
+        <v>117964.0</v>
       </c>
       <c r="J66" t="n" s="2">
-        <v>1.36</v>
+        <v>1.62</v>
       </c>
       <c r="K66" t="n" s="2">
-        <v>1.7956339499E8</v>
+        <v>1.7739899999E8</v>
       </c>
       <c r="L66" t="n" s="2">
-        <v>117964.0</v>
+        <v>117706.0</v>
       </c>
       <c r="M66" t="n" s="2">
-        <v>1.52</v>
+        <v>1.51</v>
       </c>
       <c r="N66" t="n" s="2">
-        <v>1.9113190252E8</v>
+        <v>2.0562208688E8</v>
       </c>
       <c r="O66" t="n" s="2">
-        <v>117706.0</v>
+        <v>117505.0</v>
       </c>
       <c r="P66" t="n" s="2">
-        <v>1.62</v>
+        <v>1.75</v>
       </c>
       <c r="Q66" t="n" s="2">
-        <v>1.7739899999E8</v>
+        <v>4.3827471392E8</v>
       </c>
       <c r="R66" t="n" s="2">
-        <v>117505.0</v>
+        <v>117319.0</v>
       </c>
       <c r="S66" t="n" s="2">
-        <v>1.51</v>
+        <v>3.74</v>
       </c>
       <c r="T66" t="n" s="2">
-        <v>2.0562208688E8</v>
+        <v>8.52408158E7</v>
       </c>
       <c r="U66" t="n" s="2">
-        <v>117319.0</v>
+        <v>116603.0</v>
       </c>
       <c r="V66" t="n" s="2">
-        <v>1.75</v>
+        <v>0.73</v>
       </c>
       <c r="W66" t="n" s="2">
-        <v>4.3827471392E8</v>
+        <v>1.1900662118E8</v>
       </c>
       <c r="X66" t="n" s="2">
-        <v>116603.0</v>
+        <v>132135.0</v>
       </c>
       <c r="Y66" t="n" s="2">
-        <v>3.76</v>
+        <v>0.9</v>
       </c>
       <c r="Z66" t="n" s="2">
-        <v>8.52408158E7</v>
+        <v>1.5372838468E8</v>
       </c>
       <c r="AA66" t="n" s="2">
-        <v>132135.0</v>
+        <v>131656.0</v>
       </c>
       <c r="AB66" t="n" s="2">
-        <v>0.65</v>
+        <v>1.17</v>
       </c>
       <c r="AC66" t="n" s="2">
-        <v>1.1685662118E8</v>
+        <v>2.0571370958E8</v>
       </c>
       <c r="AD66" t="n" s="2">
-        <v>131656.0</v>
+        <v>131188.0</v>
       </c>
       <c r="AE66" t="n" s="2">
-        <v>0.89</v>
+        <v>1.57</v>
       </c>
       <c r="AF66" t="n" s="2">
-        <v>1.500357E8</v>
+        <v>1.9149897012E8</v>
       </c>
       <c r="AG66" t="n" s="2">
-        <v>131188.0</v>
+        <v>130536.0</v>
       </c>
       <c r="AH66" t="n" s="2">
-        <v>1.14</v>
+        <v>1.47</v>
+      </c>
+      <c r="AI66" t="n" s="2">
+        <v>2.940815E8</v>
+      </c>
+      <c r="AJ66" t="n" s="2">
+        <v>129952.0</v>
+      </c>
+      <c r="AK66" t="n" s="2">
+        <v>2.26</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="s" s="1">
         <v>64</v>
       </c>
       <c r="B67" t="n" s="2">
-        <v>4.5450986486E8</v>
+        <v>5.9842594138E8</v>
       </c>
       <c r="C67" t="n" s="2">
-        <v>257275.0</v>
+        <v>258406.0</v>
       </c>
       <c r="D67" t="n" s="2">
-        <v>1.77</v>
+        <v>2.32</v>
       </c>
       <c r="E67" t="n" s="2">
-        <v>5.7586469615E8</v>
+        <v>7.7683411078E8</v>
       </c>
       <c r="F67" t="n" s="2">
-        <v>258406.0</v>
+        <v>259149.0</v>
       </c>
       <c r="G67" t="n" s="2">
-        <v>2.23</v>
+        <v>3.0</v>
       </c>
       <c r="H67" t="n" s="2">
-        <v>5.9842594138E8</v>
+        <v>7.6893780283E8</v>
       </c>
       <c r="I67" t="n" s="2">
-        <v>259149.0</v>
+        <v>258942.0</v>
       </c>
       <c r="J67" t="n" s="2">
-        <v>2.31</v>
+        <v>2.97</v>
       </c>
       <c r="K67" t="n" s="2">
-        <v>7.7683411078E8</v>
+        <v>9.2280717478E8</v>
       </c>
       <c r="L67" t="n" s="2">
-        <v>258942.0</v>
+        <v>258651.0</v>
       </c>
       <c r="M67" t="n" s="2">
-        <v>3.0</v>
+        <v>3.57</v>
       </c>
       <c r="N67" t="n" s="2">
-        <v>7.6893780283E8</v>
+        <v>4.7571358411E8</v>
       </c>
       <c r="O67" t="n" s="2">
-        <v>258651.0</v>
+        <v>258090.0</v>
       </c>
       <c r="P67" t="n" s="2">
-        <v>2.97</v>
+        <v>1.84</v>
       </c>
       <c r="Q67" t="n" s="2">
-        <v>9.2280717478E8</v>
+        <v>6.7575744412E8</v>
       </c>
       <c r="R67" t="n" s="2">
-        <v>258090.0</v>
+        <v>258144.0</v>
       </c>
       <c r="S67" t="n" s="2">
-        <v>3.58</v>
+        <v>2.62</v>
       </c>
       <c r="T67" t="n" s="2">
-        <v>4.7571358411E8</v>
+        <v>3.997212799E8</v>
       </c>
       <c r="U67" t="n" s="2">
-        <v>258144.0</v>
+        <v>257328.0</v>
       </c>
       <c r="V67" t="n" s="2">
-        <v>1.84</v>
+        <v>1.55</v>
       </c>
       <c r="W67" t="n" s="2">
-        <v>6.7540979112E8</v>
+        <v>3.3410222986E8</v>
       </c>
       <c r="X67" t="n" s="2">
-        <v>257328.0</v>
+        <v>116442.0</v>
       </c>
       <c r="Y67" t="n" s="2">
-        <v>2.62</v>
+        <v>2.87</v>
       </c>
       <c r="Z67" t="n" s="2">
-        <v>3.982912799E8</v>
+        <v>4.8435749317E8</v>
       </c>
       <c r="AA67" t="n" s="2">
-        <v>116442.0</v>
+        <v>115816.0</v>
       </c>
       <c r="AB67" t="n" s="2">
-        <v>3.42</v>
+        <v>4.18</v>
       </c>
       <c r="AC67" t="n" s="2">
-        <v>3.2103941508E8</v>
+        <v>3.8443114077E8</v>
       </c>
       <c r="AD67" t="n" s="2">
-        <v>115816.0</v>
+        <v>115368.0</v>
       </c>
       <c r="AE67" t="n" s="2">
-        <v>2.77</v>
+        <v>3.33</v>
       </c>
       <c r="AF67" t="n" s="2">
-        <v>4.4269243602E8</v>
+        <v>3.261156553E8</v>
       </c>
       <c r="AG67" t="n" s="2">
-        <v>115368.0</v>
+        <v>114999.0</v>
       </c>
       <c r="AH67" t="n" s="2">
-        <v>3.84</v>
+        <v>2.84</v>
+      </c>
+      <c r="AI67" t="n" s="2">
+        <v>3.7116978945E8</v>
+      </c>
+      <c r="AJ67" t="n" s="2">
+        <v>114817.0</v>
+      </c>
+      <c r="AK67" t="n" s="2">
+        <v>3.23</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="s" s="1">
         <v>65</v>
       </c>
       <c r="B68" t="n" s="2">
-        <v>6.7448256081E8</v>
+        <v>5.5026030966E8</v>
       </c>
       <c r="C68" t="n" s="2">
-        <v>346009.0</v>
+        <v>352313.0</v>
       </c>
       <c r="D68" t="n" s="2">
-        <v>1.95</v>
+        <v>1.56</v>
       </c>
       <c r="E68" t="n" s="2">
-        <v>5.8154772331E8</v>
+        <v>4.1731752664E8</v>
       </c>
       <c r="F68" t="n" s="2">
-        <v>352313.0</v>
+        <v>352889.0</v>
       </c>
       <c r="G68" t="n" s="2">
-        <v>1.65</v>
+        <v>1.18</v>
       </c>
       <c r="H68" t="n" s="2">
-        <v>5.5026030966E8</v>
+        <v>7.8724425398E8</v>
       </c>
       <c r="I68" t="n" s="2">
-        <v>352889.0</v>
+        <v>352350.0</v>
       </c>
       <c r="J68" t="n" s="2">
-        <v>1.56</v>
+        <v>2.23</v>
       </c>
       <c r="K68" t="n" s="2">
-        <v>4.1731752664E8</v>
+        <v>4.2850222281E8</v>
       </c>
       <c r="L68" t="n" s="2">
-        <v>352350.0</v>
+        <v>351873.0</v>
       </c>
       <c r="M68" t="n" s="2">
-        <v>1.18</v>
+        <v>1.22</v>
       </c>
       <c r="N68" t="n" s="2">
-        <v>7.8729110756E8</v>
+        <v>6.1264586079E8</v>
       </c>
       <c r="O68" t="n" s="2">
-        <v>351873.0</v>
+        <v>351445.0</v>
       </c>
       <c r="P68" t="n" s="2">
-        <v>2.24</v>
+        <v>1.74</v>
       </c>
       <c r="Q68" t="n" s="2">
-        <v>4.304040971E8</v>
+        <v>7.4960427166E8</v>
       </c>
       <c r="R68" t="n" s="2">
-        <v>351445.0</v>
+        <v>351029.0</v>
       </c>
       <c r="S68" t="n" s="2">
-        <v>1.22</v>
+        <v>2.14</v>
       </c>
       <c r="T68" t="n" s="2">
-        <v>6.1364233058E8</v>
+        <v>3.9770921348E8</v>
       </c>
       <c r="U68" t="n" s="2">
-        <v>351029.0</v>
+        <v>349748.0</v>
       </c>
       <c r="V68" t="n" s="2">
-        <v>1.75</v>
+        <v>1.14</v>
       </c>
       <c r="W68" t="n" s="2">
-        <v>7.5036223146E8</v>
+        <v>1.7620953151E8</v>
       </c>
       <c r="X68" t="n" s="2">
-        <v>349748.0</v>
+        <v>256793.0</v>
       </c>
       <c r="Y68" t="n" s="2">
-        <v>2.15</v>
+        <v>0.69</v>
       </c>
       <c r="Z68" t="n" s="2">
-        <v>3.9770921348E8</v>
+        <v>2.527077795E8</v>
       </c>
       <c r="AA68" t="n" s="2">
-        <v>256793.0</v>
+        <v>256205.0</v>
       </c>
       <c r="AB68" t="n" s="2">
-        <v>1.55</v>
+        <v>0.99</v>
       </c>
       <c r="AC68" t="n" s="2">
-        <v>1.7620953151E8</v>
+        <v>5.4451664895E8</v>
       </c>
       <c r="AD68" t="n" s="2">
-        <v>256205.0</v>
+        <v>255413.0</v>
       </c>
       <c r="AE68" t="n" s="2">
-        <v>0.69</v>
+        <v>2.13</v>
       </c>
       <c r="AF68" t="n" s="2">
-        <v>2.025335E8</v>
+        <v>9.9103521803E8</v>
       </c>
       <c r="AG68" t="n" s="2">
-        <v>255413.0</v>
+        <v>254601.0</v>
       </c>
       <c r="AH68" t="n" s="2">
-        <v>0.79</v>
+        <v>3.89</v>
+      </c>
+      <c r="AI68" t="n" s="2">
+        <v>4.0096816037E8</v>
+      </c>
+      <c r="AJ68" t="n" s="2">
+        <v>253659.0</v>
+      </c>
+      <c r="AK68" t="n" s="2">
+        <v>1.58</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="s" s="1">
         <v>66</v>
       </c>
       <c r="B69" t="n" s="2">
-        <v>2.9587045161E8</v>
+        <v>3.2959772362E8</v>
       </c>
       <c r="C69" t="n" s="2">
-        <v>193997.0</v>
+        <v>194480.0</v>
       </c>
       <c r="D69" t="n" s="2">
-        <v>1.53</v>
+        <v>1.69</v>
       </c>
       <c r="E69" t="n" s="2">
-        <v>7.835759821E7</v>
+        <v>2.1544188472E8</v>
       </c>
       <c r="F69" t="n" s="2">
-        <v>194480.0</v>
+        <v>194071.0</v>
       </c>
       <c r="G69" t="n" s="2">
-        <v>0.4</v>
+        <v>1.11</v>
       </c>
       <c r="H69" t="n" s="2">
-        <v>3.2959772362E8</v>
+        <v>1.5056027371E8</v>
       </c>
       <c r="I69" t="n" s="2">
-        <v>194071.0</v>
+        <v>193966.0</v>
       </c>
       <c r="J69" t="n" s="2">
-        <v>1.7</v>
+        <v>0.78</v>
       </c>
       <c r="K69" t="n" s="2">
-        <v>2.1544188472E8</v>
+        <v>3.1151102372E8</v>
       </c>
       <c r="L69" t="n" s="2">
-        <v>193966.0</v>
+        <v>193846.0</v>
       </c>
       <c r="M69" t="n" s="2">
-        <v>1.11</v>
+        <v>1.61</v>
       </c>
       <c r="N69" t="n" s="2">
-        <v>1.5098527371E8</v>
+        <v>2.6800465936E8</v>
       </c>
       <c r="O69" t="n" s="2">
-        <v>193846.0</v>
+        <v>193889.0</v>
       </c>
       <c r="P69" t="n" s="2">
-        <v>0.78</v>
+        <v>1.38</v>
       </c>
       <c r="Q69" t="n" s="2">
-        <v>3.1151102372E8</v>
+        <v>6.8181893488E9</v>
       </c>
       <c r="R69" t="n" s="2">
-        <v>193889.0</v>
+        <v>193693.0</v>
       </c>
       <c r="S69" t="n" s="2">
-        <v>1.61</v>
+        <v>35.2</v>
       </c>
       <c r="T69" t="n" s="2">
-        <v>2.6775465936E8</v>
+        <v>1.2070032032E8</v>
       </c>
       <c r="U69" t="n" s="2">
-        <v>193693.0</v>
+        <v>192988.0</v>
       </c>
       <c r="V69" t="n" s="2">
-        <v>1.38</v>
+        <v>0.63</v>
       </c>
       <c r="W69" t="n" s="2">
-        <v>6.8171893488E9</v>
+        <v>6.528782218E7</v>
       </c>
       <c r="X69" t="n" s="2">
-        <v>192988.0</v>
+        <v>349162.0</v>
       </c>
       <c r="Y69" t="n" s="2">
-        <v>35.32</v>
+        <v>0.19</v>
       </c>
       <c r="Z69" t="n" s="2">
-        <v>1.2070032032E8</v>
+        <v>2.6028145724E8</v>
       </c>
       <c r="AA69" t="n" s="2">
-        <v>349162.0</v>
+        <v>348538.0</v>
       </c>
       <c r="AB69" t="n" s="2">
-        <v>0.35</v>
+        <v>0.75</v>
       </c>
       <c r="AC69" t="n" s="2">
-        <v>6.005782218E7</v>
+        <v>2.4005047709E8</v>
       </c>
       <c r="AD69" t="n" s="2">
-        <v>348538.0</v>
+        <v>347306.0</v>
       </c>
       <c r="AE69" t="n" s="2">
-        <v>0.17</v>
+        <v>0.69</v>
       </c>
       <c r="AF69" t="n" s="2">
-        <v>8.14107905E7</v>
+        <v>3.0815567021E8</v>
       </c>
       <c r="AG69" t="n" s="2">
-        <v>347306.0</v>
+        <v>346339.0</v>
       </c>
       <c r="AH69" t="n" s="2">
-        <v>0.23</v>
+        <v>0.89</v>
+      </c>
+      <c r="AI69" t="n" s="2">
+        <v>1.494389291E8</v>
+      </c>
+      <c r="AJ69" t="n" s="2">
+        <v>345169.0</v>
+      </c>
+      <c r="AK69" t="n" s="2">
+        <v>0.43</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="s" s="1">
         <v>67</v>
       </c>
       <c r="B70" t="n" s="2">
-        <v>4.0230002858E8</v>
+        <v>1.1848377549E8</v>
       </c>
       <c r="C70" t="n" s="2">
-        <v>110539.0</v>
+        <v>112081.0</v>
       </c>
       <c r="D70" t="n" s="2">
-        <v>3.64</v>
+        <v>1.06</v>
       </c>
       <c r="E70" t="n" s="2">
-        <v>1.5002693737E8</v>
+        <v>1.4375722061E8</v>
       </c>
       <c r="F70" t="n" s="2">
-        <v>112081.0</v>
+        <v>111894.0</v>
       </c>
       <c r="G70" t="n" s="2">
-        <v>1.34</v>
+        <v>1.28</v>
       </c>
       <c r="H70" t="n" s="2">
-        <v>1.5848377549E8</v>
+        <v>1.5353547123E8</v>
       </c>
       <c r="I70" t="n" s="2">
-        <v>111894.0</v>
+        <v>112097.0</v>
       </c>
       <c r="J70" t="n" s="2">
-        <v>1.42</v>
+        <v>1.37</v>
       </c>
       <c r="K70" t="n" s="2">
-        <v>1.4375722061E8</v>
+        <v>1.5573610973E8</v>
       </c>
       <c r="L70" t="n" s="2">
-        <v>112097.0</v>
+        <v>111877.0</v>
       </c>
       <c r="M70" t="n" s="2">
-        <v>1.28</v>
+        <v>1.39</v>
       </c>
       <c r="N70" t="n" s="2">
-        <v>1.5324783823E8</v>
+        <v>8.702854447E7</v>
       </c>
       <c r="O70" t="n" s="2">
-        <v>111877.0</v>
+        <v>111806.0</v>
       </c>
       <c r="P70" t="n" s="2">
-        <v>1.37</v>
+        <v>0.78</v>
       </c>
       <c r="Q70" t="n" s="2">
-        <v>1.5573610973E8</v>
+        <v>1.9272413447E8</v>
       </c>
       <c r="R70" t="n" s="2">
-        <v>111806.0</v>
+        <v>111472.0</v>
       </c>
       <c r="S70" t="n" s="2">
-        <v>1.39</v>
+        <v>1.73</v>
       </c>
       <c r="T70" t="n" s="2">
-        <v>8.702854447E7</v>
+        <v>1.5042358843E8</v>
       </c>
       <c r="U70" t="n" s="2">
-        <v>111472.0</v>
+        <v>111045.0</v>
       </c>
       <c r="V70" t="n" s="2">
-        <v>0.78</v>
+        <v>1.35</v>
       </c>
       <c r="W70" t="n" s="2">
-        <v>1.9327113447E8</v>
+        <v>7.147095869E7</v>
       </c>
       <c r="X70" t="n" s="2">
-        <v>111045.0</v>
+        <v>192574.0</v>
       </c>
       <c r="Y70" t="n" s="2">
-        <v>1.74</v>
+        <v>0.37</v>
       </c>
       <c r="Z70" t="n" s="2">
-        <v>1.4922358843E8</v>
+        <v>9.738028604E7</v>
       </c>
       <c r="AA70" t="n" s="2">
-        <v>192574.0</v>
+        <v>191812.0</v>
       </c>
       <c r="AB70" t="n" s="2">
-        <v>0.77</v>
+        <v>0.51</v>
       </c>
       <c r="AC70" t="n" s="2">
-        <v>6.998879669E7</v>
+        <v>3.336008359E7</v>
       </c>
       <c r="AD70" t="n" s="2">
-        <v>191812.0</v>
+        <v>191293.0</v>
       </c>
       <c r="AE70" t="n" s="2">
-        <v>0.36</v>
+        <v>0.17</v>
       </c>
       <c r="AF70" t="n" s="2">
-        <v>6.846175E7</v>
+        <v>2.56141368E7</v>
       </c>
       <c r="AG70" t="n" s="2">
-        <v>191293.0</v>
+        <v>190773.0</v>
       </c>
       <c r="AH70" t="n" s="2">
-        <v>0.36</v>
+        <v>0.13</v>
+      </c>
+      <c r="AI70" t="n" s="2">
+        <v>4.294623383E7</v>
+      </c>
+      <c r="AJ70" t="n" s="2">
+        <v>190107.0</v>
+      </c>
+      <c r="AK70" t="n" s="2">
+        <v>0.23</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="s" s="1">
         <v>68</v>
       </c>
       <c r="B71" t="n" s="2">
-        <v>2.389974E7</v>
+        <v>8.861493207E7</v>
       </c>
       <c r="C71" t="n" s="2">
-        <v>63231.0</v>
+        <v>63384.0</v>
       </c>
       <c r="D71" t="n" s="2">
-        <v>0.38</v>
+        <v>1.4</v>
       </c>
       <c r="E71" t="n" s="2">
-        <v>1.4174038854E8</v>
+        <v>2.3464655283E8</v>
       </c>
       <c r="F71" t="n" s="2">
-        <v>63384.0</v>
+        <v>63367.0</v>
       </c>
       <c r="G71" t="n" s="2">
-        <v>2.24</v>
+        <v>3.7</v>
       </c>
       <c r="H71" t="n" s="2">
-        <v>8.761493207E7</v>
+        <v>5.102548591E7</v>
       </c>
       <c r="I71" t="n" s="2">
-        <v>63367.0</v>
+        <v>63213.0</v>
       </c>
       <c r="J71" t="n" s="2">
-        <v>1.38</v>
+        <v>0.81</v>
       </c>
       <c r="K71" t="n" s="2">
-        <v>2.3464655283E8</v>
+        <v>3.818197666E7</v>
       </c>
       <c r="L71" t="n" s="2">
-        <v>63213.0</v>
+        <v>63067.0</v>
       </c>
       <c r="M71" t="n" s="2">
-        <v>3.71</v>
+        <v>0.61</v>
       </c>
       <c r="N71" t="n" s="2">
-        <v>5.136408591E7</v>
+        <v>5.104270449E7</v>
       </c>
       <c r="O71" t="n" s="2">
-        <v>63067.0</v>
+        <v>62971.0</v>
       </c>
       <c r="P71" t="n" s="2">
         <v>0.81</v>
       </c>
       <c r="Q71" t="n" s="2">
-        <v>3.827197666E7</v>
+        <v>1.9039720199E8</v>
       </c>
       <c r="R71" t="n" s="2">
-        <v>62971.0</v>
+        <v>62838.0</v>
       </c>
       <c r="S71" t="n" s="2">
-        <v>0.61</v>
+        <v>3.03</v>
       </c>
       <c r="T71" t="n" s="2">
-        <v>4.570384645E7</v>
+        <v>5.15351844E7</v>
       </c>
       <c r="U71" t="n" s="2">
-        <v>62838.0</v>
+        <v>62527.0</v>
       </c>
       <c r="V71" t="n" s="2">
-        <v>0.73</v>
+        <v>0.82</v>
       </c>
       <c r="W71" t="n" s="2">
-        <v>1.6701983699E8</v>
+        <v>1.285970289E7</v>
       </c>
       <c r="X71" t="n" s="2">
-        <v>62527.0</v>
+        <v>110498.0</v>
       </c>
       <c r="Y71" t="n" s="2">
-        <v>2.67</v>
+        <v>0.12</v>
       </c>
       <c r="Z71" t="n" s="2">
-        <v>5.00222294E7</v>
+        <v>7.84602208E7</v>
       </c>
       <c r="AA71" t="n" s="2">
-        <v>110498.0</v>
+        <v>110105.0</v>
       </c>
       <c r="AB71" t="n" s="2">
-        <v>0.45</v>
+        <v>0.71</v>
       </c>
       <c r="AC71" t="n" s="2">
-        <v>2215702.89</v>
+        <v>5.539167083E7</v>
       </c>
       <c r="AD71" t="n" s="2">
-        <v>110105.0</v>
+        <v>109551.0</v>
       </c>
       <c r="AE71" t="n" s="2">
-        <v>0.02</v>
+        <v>0.51</v>
       </c>
       <c r="AF71" t="n" s="2">
-        <v>2.42E7</v>
+        <v>2.2620608786E8</v>
       </c>
       <c r="AG71" t="n" s="2">
-        <v>109551.0</v>
+        <v>109147.0</v>
       </c>
       <c r="AH71" t="n" s="2">
-        <v>0.22</v>
+        <v>2.07</v>
+      </c>
+      <c r="AI71" t="n" s="2">
+        <v>2.12155E7</v>
+      </c>
+      <c r="AJ71" t="n" s="2">
+        <v>108663.0</v>
+      </c>
+      <c r="AK71" t="n" s="2">
+        <v>0.2</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="s" s="1">
         <v>69</v>
       </c>
       <c r="B72" t="n" s="2">
-        <v>6.473161764E8</v>
+        <v>7.6379002591E8</v>
       </c>
       <c r="C72" t="n" s="2">
-        <v>504224.0</v>
+        <v>524116.0</v>
       </c>
       <c r="D72" t="n" s="2">
-        <v>1.28</v>
+        <v>1.46</v>
       </c>
       <c r="E72" t="n" s="2">
-        <v>7.8004811929E8</v>
+        <v>7.8471396715E8</v>
       </c>
       <c r="F72" t="n" s="2">
-        <v>524116.0</v>
+        <v>524063.0</v>
       </c>
       <c r="G72" t="n" s="2">
-        <v>1.49</v>
+        <v>1.5</v>
       </c>
       <c r="H72" t="n" s="2">
-        <v>7.6401635591E8</v>
+        <v>1.00425662202E9</v>
       </c>
       <c r="I72" t="n" s="2">
-        <v>524063.0</v>
+        <v>523808.0</v>
       </c>
       <c r="J72" t="n" s="2">
-        <v>1.46</v>
+        <v>1.92</v>
       </c>
       <c r="K72" t="n" s="2">
-        <v>7.8421396715E8</v>
+        <v>1.19449389949E9</v>
       </c>
       <c r="L72" t="n" s="2">
-        <v>523808.0</v>
+        <v>523606.0</v>
       </c>
       <c r="M72" t="n" s="2">
-        <v>1.5</v>
+        <v>2.28</v>
       </c>
       <c r="N72" t="n" s="2">
-        <v>1.00344899695E9</v>
+        <v>1.49232352924E9</v>
       </c>
       <c r="O72" t="n" s="2">
-        <v>523606.0</v>
+        <v>523386.0</v>
       </c>
       <c r="P72" t="n" s="2">
-        <v>1.92</v>
+        <v>2.85</v>
       </c>
       <c r="Q72" t="n" s="2">
-        <v>1.19517502549E9</v>
+        <v>1.1334652855E9</v>
       </c>
       <c r="R72" t="n" s="2">
-        <v>523386.0</v>
+        <v>522677.0</v>
       </c>
       <c r="S72" t="n" s="2">
-        <v>2.28</v>
+        <v>2.17</v>
       </c>
       <c r="T72" t="n" s="2">
-        <v>1.49726471124E9</v>
+        <v>4.9038578183E8</v>
       </c>
       <c r="U72" t="n" s="2">
-        <v>522677.0</v>
+        <v>520570.0</v>
       </c>
       <c r="V72" t="n" s="2">
-        <v>2.86</v>
+        <v>0.94</v>
       </c>
       <c r="W72" t="n" s="2">
-        <v>1.1325796521E9</v>
+        <v>5.333034458E8</v>
       </c>
       <c r="X72" t="n" s="2">
-        <v>520570.0</v>
+        <v>62779.0</v>
       </c>
       <c r="Y72" t="n" s="2">
-        <v>2.18</v>
+        <v>8.49</v>
       </c>
       <c r="Z72" t="n" s="2">
-        <v>4.9021871391E8</v>
+        <v>1.59278694829E9</v>
       </c>
       <c r="AA72" t="n" s="2">
-        <v>62779.0</v>
+        <v>63050.0</v>
       </c>
       <c r="AB72" t="n" s="2">
-        <v>7.81</v>
+        <v>25.26</v>
       </c>
       <c r="AC72" t="n" s="2">
-        <v>5.3159373831E8</v>
+        <v>1.31944571423E9</v>
       </c>
       <c r="AD72" t="n" s="2">
-        <v>63050.0</v>
+        <v>62748.0</v>
       </c>
       <c r="AE72" t="n" s="2">
-        <v>8.43</v>
+        <v>21.03</v>
       </c>
       <c r="AF72" t="n" s="2">
-        <v>7.66758704E8</v>
+        <v>8.6216013897E8</v>
       </c>
       <c r="AG72" t="n" s="2">
-        <v>62748.0</v>
+        <v>515616.0</v>
       </c>
       <c r="AH72" t="n" s="2">
-        <v>12.22</v>
+        <v>1.67</v>
+      </c>
+      <c r="AI72" t="n" s="2">
+        <v>1.27922769933E9</v>
+      </c>
+      <c r="AJ72" t="n" s="2">
+        <v>62391.0</v>
+      </c>
+      <c r="AK72" t="n" s="2">
+        <v>20.5</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="s" s="1">
         <v>70</v>
       </c>
       <c r="B73" t="n" s="2">
-        <v>2.4944531082E8</v>
+        <v>3.937237627E8</v>
       </c>
       <c r="C73" t="n" s="2">
-        <v>179922.0</v>
+        <v>186512.0</v>
       </c>
       <c r="D73" t="n" s="2">
+        <v>2.11</v>
+      </c>
+      <c r="E73" t="n" s="2">
+        <v>1.6243245033E8</v>
+      </c>
+      <c r="F73" t="n" s="2">
+        <v>186365.0</v>
+      </c>
+      <c r="G73" t="n" s="2">
+        <v>0.87</v>
+      </c>
+      <c r="H73" t="n" s="2">
+        <v>3.4246757733E8</v>
+      </c>
+      <c r="I73" t="n" s="2">
+        <v>186049.0</v>
+      </c>
+      <c r="J73" t="n" s="2">
+        <v>1.84</v>
+      </c>
+      <c r="K73" t="n" s="2">
+        <v>2.5894064275E8</v>
+      </c>
+      <c r="L73" t="n" s="2">
+        <v>185840.0</v>
+      </c>
+      <c r="M73" t="n" s="2">
         <v>1.39</v>
       </c>
-      <c r="E73" t="n" s="2">
-[...25 lines deleted...]
-      </c>
       <c r="N73" t="n" s="2">
-        <v>3.435127024E8</v>
+        <v>3.4349347807E8</v>
       </c>
       <c r="O73" t="n" s="2">
-        <v>185840.0</v>
+        <v>185374.0</v>
       </c>
       <c r="P73" t="n" s="2">
         <v>1.85</v>
       </c>
       <c r="Q73" t="n" s="2">
-        <v>2.5872942275E8</v>
+        <v>7.0566529701E8</v>
       </c>
       <c r="R73" t="n" s="2">
-        <v>185374.0</v>
+        <v>185109.0</v>
       </c>
       <c r="S73" t="n" s="2">
-        <v>1.4</v>
+        <v>3.81</v>
       </c>
       <c r="T73" t="n" s="2">
-        <v>3.4058717807E8</v>
+        <v>1.2148246322E8</v>
       </c>
       <c r="U73" t="n" s="2">
-        <v>185109.0</v>
+        <v>184831.0</v>
       </c>
       <c r="V73" t="n" s="2">
-        <v>1.84</v>
+        <v>0.66</v>
       </c>
       <c r="W73" t="n" s="2">
-        <v>7.0419755751E8</v>
+        <v>1.9522954684E8</v>
       </c>
       <c r="X73" t="n" s="2">
-        <v>184831.0</v>
+        <v>519226.0</v>
       </c>
       <c r="Y73" t="n" s="2">
-        <v>3.81</v>
+        <v>0.38</v>
       </c>
       <c r="Z73" t="n" s="2">
-        <v>1.1742328722E8</v>
+        <v>2.6303221478E8</v>
       </c>
       <c r="AA73" t="n" s="2">
-        <v>519226.0</v>
+        <v>517912.0</v>
       </c>
       <c r="AB73" t="n" s="2">
-        <v>0.23</v>
+        <v>0.51</v>
       </c>
       <c r="AC73" t="n" s="2">
-        <v>1.8541117663E8</v>
+        <v>4.3871501606E8</v>
       </c>
       <c r="AD73" t="n" s="2">
-        <v>517912.0</v>
+        <v>516724.0</v>
       </c>
       <c r="AE73" t="n" s="2">
-        <v>0.36</v>
+        <v>0.85</v>
       </c>
       <c r="AF73" t="n" s="2">
-        <v>2.0634724611E8</v>
+        <v>2.6901051203E8</v>
       </c>
       <c r="AG73" t="n" s="2">
-        <v>516724.0</v>
+        <v>515616.0</v>
       </c>
       <c r="AH73" t="n" s="2">
-        <v>0.4</v>
+        <v>0.52</v>
+      </c>
+      <c r="AI73" t="n" s="2">
+        <v>3.0060188809E8</v>
+      </c>
+      <c r="AJ73" t="n" s="2">
+        <v>514339.0</v>
+      </c>
+      <c r="AK73" t="n" s="2">
+        <v>0.58</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="s" s="1">
         <v>71</v>
       </c>
       <c r="B74" t="n" s="2">
-        <v>7.256530569E8</v>
+        <v>4.7304803264E8</v>
       </c>
       <c r="C74" t="n" s="2">
-        <v>326882.0</v>
+        <v>334589.0</v>
       </c>
       <c r="D74" t="n" s="2">
-        <v>2.22</v>
+        <v>1.41</v>
       </c>
       <c r="E74" t="n" s="2">
-        <v>7.1028657312E8</v>
+        <v>6.0625964129E8</v>
       </c>
       <c r="F74" t="n" s="2">
-        <v>334589.0</v>
+        <v>334402.0</v>
       </c>
       <c r="G74" t="n" s="2">
-        <v>2.12</v>
+        <v>1.81</v>
       </c>
       <c r="H74" t="n" s="2">
-        <v>4.6610603264E8</v>
+        <v>5.9406878649E8</v>
       </c>
       <c r="I74" t="n" s="2">
-        <v>334402.0</v>
+        <v>334199.0</v>
       </c>
       <c r="J74" t="n" s="2">
-        <v>1.39</v>
+        <v>1.78</v>
       </c>
       <c r="K74" t="n" s="2">
-        <v>5.9756964129E8</v>
+        <v>8.1516582132E8</v>
       </c>
       <c r="L74" t="n" s="2">
-        <v>334199.0</v>
+        <v>334002.0</v>
       </c>
       <c r="M74" t="n" s="2">
-        <v>1.79</v>
+        <v>2.44</v>
       </c>
       <c r="N74" t="n" s="2">
-        <v>5.8473878649E8</v>
+        <v>8.2789163866E8</v>
       </c>
       <c r="O74" t="n" s="2">
-        <v>334002.0</v>
+        <v>333750.0</v>
       </c>
       <c r="P74" t="n" s="2">
-        <v>1.75</v>
+        <v>2.48</v>
       </c>
       <c r="Q74" t="n" s="2">
-        <v>8.0673609632E8</v>
+        <v>1.06556127217E9</v>
       </c>
       <c r="R74" t="n" s="2">
-        <v>333750.0</v>
+        <v>333224.0</v>
       </c>
       <c r="S74" t="n" s="2">
-        <v>2.42</v>
+        <v>3.2</v>
       </c>
       <c r="T74" t="n" s="2">
-        <v>8.2444163866E8</v>
+        <v>2.8888975023E8</v>
       </c>
       <c r="U74" t="n" s="2">
-        <v>333224.0</v>
+        <v>332143.0</v>
       </c>
       <c r="V74" t="n" s="2">
-        <v>2.47</v>
+        <v>0.87</v>
       </c>
       <c r="W74" t="n" s="2">
-        <v>1.05030207817E9</v>
+        <v>6.2328804863E8</v>
       </c>
       <c r="X74" t="n" s="2">
-        <v>332143.0</v>
+        <v>184467.0</v>
       </c>
       <c r="Y74" t="n" s="2">
-        <v>3.16</v>
+        <v>3.38</v>
       </c>
       <c r="Z74" t="n" s="2">
-        <v>2.8572975023E8</v>
+        <v>7.1812616869E8</v>
       </c>
       <c r="AA74" t="n" s="2">
-        <v>184467.0</v>
+        <v>184128.0</v>
       </c>
       <c r="AB74" t="n" s="2">
-        <v>1.55</v>
+        <v>3.9</v>
       </c>
       <c r="AC74" t="n" s="2">
-        <v>5.7955635803E8</v>
+        <v>6.60108481E8</v>
       </c>
       <c r="AD74" t="n" s="2">
-        <v>184128.0</v>
+        <v>183739.0</v>
       </c>
       <c r="AE74" t="n" s="2">
-        <v>3.15</v>
+        <v>3.59</v>
       </c>
       <c r="AF74" t="n" s="2">
-        <v>2.82477233E8</v>
+        <v>6.3914313827E8</v>
       </c>
       <c r="AG74" t="n" s="2">
-        <v>183739.0</v>
+        <v>183128.0</v>
       </c>
       <c r="AH74" t="n" s="2">
-        <v>1.54</v>
+        <v>3.49</v>
+      </c>
+      <c r="AI74" t="n" s="2">
+        <v>7.7543341941E8</v>
+      </c>
+      <c r="AJ74" t="n" s="2">
+        <v>182510.0</v>
+      </c>
+      <c r="AK74" t="n" s="2">
+        <v>4.25</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="s" s="1">
         <v>72</v>
       </c>
       <c r="B75" t="n" s="2">
-        <v>4.2913613662E8</v>
+        <v>4.5717173327E8</v>
       </c>
       <c r="C75" t="n" s="2">
-        <v>138343.0</v>
+        <v>138099.0</v>
       </c>
       <c r="D75" t="n" s="2">
-        <v>3.1</v>
+        <v>3.31</v>
       </c>
       <c r="E75" t="n" s="2">
-        <v>4.149185941E8</v>
+        <v>4.8419328805E8</v>
       </c>
       <c r="F75" t="n" s="2">
-        <v>138099.0</v>
+        <v>138220.0</v>
       </c>
       <c r="G75" t="n" s="2">
-        <v>3.0</v>
+        <v>3.5</v>
       </c>
       <c r="H75" t="n" s="2">
-        <v>4.5715114182E8</v>
+        <v>7.5949765609E8</v>
       </c>
       <c r="I75" t="n" s="2">
-        <v>138220.0</v>
+        <v>138141.0</v>
       </c>
       <c r="J75" t="n" s="2">
-        <v>3.31</v>
+        <v>5.5</v>
       </c>
       <c r="K75" t="n" s="2">
-        <v>4.7532929198E8</v>
+        <v>6.0934499024E8</v>
       </c>
       <c r="L75" t="n" s="2">
-        <v>138141.0</v>
+        <v>138242.0</v>
       </c>
       <c r="M75" t="n" s="2">
-        <v>3.44</v>
+        <v>4.41</v>
       </c>
       <c r="N75" t="n" s="2">
-        <v>7.541660449E8</v>
+        <v>4.5157806471E8</v>
       </c>
       <c r="O75" t="n" s="2">
-        <v>138242.0</v>
+        <v>137925.0</v>
       </c>
       <c r="P75" t="n" s="2">
-        <v>5.46</v>
+        <v>3.27</v>
       </c>
       <c r="Q75" t="n" s="2">
-        <v>5.7579835028E8</v>
+        <v>6.9018535373E8</v>
       </c>
       <c r="R75" t="n" s="2">
-        <v>137925.0</v>
+        <v>137752.0</v>
       </c>
       <c r="S75" t="n" s="2">
-        <v>4.17</v>
+        <v>5.01</v>
       </c>
       <c r="T75" t="n" s="2">
-        <v>4.5415542867E8</v>
+        <v>3.5589065649E8</v>
       </c>
       <c r="U75" t="n" s="2">
-        <v>137752.0</v>
+        <v>137467.0</v>
       </c>
       <c r="V75" t="n" s="2">
-        <v>3.3</v>
+        <v>2.59</v>
       </c>
       <c r="W75" t="n" s="2">
-        <v>6.5943334585E8</v>
+        <v>5.4725559588E8</v>
       </c>
       <c r="X75" t="n" s="2">
-        <v>137467.0</v>
+        <v>331836.0</v>
       </c>
       <c r="Y75" t="n" s="2">
-        <v>4.8</v>
+        <v>1.65</v>
       </c>
       <c r="Z75" t="n" s="2">
-        <v>2.4318913095E8</v>
+        <v>3.2554833374E8</v>
       </c>
       <c r="AA75" t="n" s="2">
-        <v>331836.0</v>
+        <v>331034.0</v>
       </c>
       <c r="AB75" t="n" s="2">
-        <v>0.73</v>
+        <v>0.98</v>
       </c>
       <c r="AC75" t="n" s="2">
-        <v>5.2335214724E8</v>
+        <v>3.8930049061E8</v>
       </c>
       <c r="AD75" t="n" s="2">
-        <v>331034.0</v>
+        <v>330016.0</v>
       </c>
       <c r="AE75" t="n" s="2">
-        <v>1.58</v>
+        <v>1.18</v>
       </c>
       <c r="AF75" t="n" s="2">
-        <v>2.2801602792E8</v>
+        <v>3.468390143E8</v>
       </c>
       <c r="AG75" t="n" s="2">
-        <v>330016.0</v>
+        <v>135975.0</v>
       </c>
       <c r="AH75" t="n" s="2">
-        <v>0.69</v>
+        <v>2.55</v>
+      </c>
+      <c r="AI75" t="n" s="2">
+        <v>2.366846977E8</v>
+      </c>
+      <c r="AJ75" t="n" s="2">
+        <v>328193.0</v>
+      </c>
+      <c r="AK75" t="n" s="2">
+        <v>0.72</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="s" s="1">
         <v>73</v>
       </c>
       <c r="B76" t="n" s="2">
-        <v>1.2710373378E8</v>
+        <v>1.0297702391E8</v>
       </c>
       <c r="C76" t="n" s="2">
-        <v>40326.0</v>
+        <v>39356.0</v>
       </c>
       <c r="D76" t="n" s="2">
-        <v>3.15</v>
+        <v>2.62</v>
       </c>
       <c r="E76" t="n" s="2">
-        <v>1.1298304907E8</v>
+        <v>5.504201913E7</v>
       </c>
       <c r="F76" t="n" s="2">
-        <v>39356.0</v>
+        <v>39364.0</v>
       </c>
       <c r="G76" t="n" s="2">
-        <v>2.87</v>
+        <v>1.4</v>
       </c>
       <c r="H76" t="n" s="2">
-        <v>1.0324902391E8</v>
+        <v>5.101232349E7</v>
       </c>
       <c r="I76" t="n" s="2">
-        <v>39364.0</v>
+        <v>39335.0</v>
       </c>
       <c r="J76" t="n" s="2">
-        <v>2.62</v>
+        <v>1.3</v>
       </c>
       <c r="K76" t="n" s="2">
-        <v>5.504201913E7</v>
+        <v>9.170877115E7</v>
       </c>
       <c r="L76" t="n" s="2">
-        <v>39335.0</v>
+        <v>39326.0</v>
       </c>
       <c r="M76" t="n" s="2">
-        <v>1.4</v>
+        <v>2.33</v>
       </c>
       <c r="N76" t="n" s="2">
-        <v>4.843232349E7</v>
+        <v>4.719214763E7</v>
       </c>
       <c r="O76" t="n" s="2">
-        <v>39326.0</v>
+        <v>39447.0</v>
       </c>
       <c r="P76" t="n" s="2">
-        <v>1.23</v>
+        <v>1.2</v>
       </c>
       <c r="Q76" t="n" s="2">
-        <v>9.161877115E7</v>
+        <v>1.2129941679E8</v>
       </c>
       <c r="R76" t="n" s="2">
-        <v>39447.0</v>
+        <v>39415.0</v>
       </c>
       <c r="S76" t="n" s="2">
-        <v>2.32</v>
+        <v>3.08</v>
       </c>
       <c r="T76" t="n" s="2">
-        <v>4.769214763E7</v>
+        <v>4.546533169E8</v>
       </c>
       <c r="U76" t="n" s="2">
-        <v>39415.0</v>
+        <v>39302.0</v>
       </c>
       <c r="V76" t="n" s="2">
-        <v>1.21</v>
+        <v>11.57</v>
       </c>
       <c r="W76" t="n" s="2">
-        <v>1.2044235583E8</v>
+        <v>7.7923001E7</v>
       </c>
       <c r="X76" t="n" s="2">
-        <v>39302.0</v>
+        <v>137208.0</v>
       </c>
       <c r="Y76" t="n" s="2">
-        <v>3.06</v>
+        <v>0.57</v>
       </c>
       <c r="Z76" t="n" s="2">
-        <v>1.02893424E7</v>
+        <v>4.144023489E7</v>
       </c>
       <c r="AA76" t="n" s="2">
-        <v>137208.0</v>
+        <v>136839.0</v>
       </c>
       <c r="AB76" t="n" s="2">
-        <v>0.07</v>
+        <v>0.3</v>
       </c>
       <c r="AC76" t="n" s="2">
-        <v>3.0906296E7</v>
+        <v>5.713227653E7</v>
       </c>
       <c r="AD76" t="n" s="2">
-        <v>136839.0</v>
+        <v>136255.0</v>
       </c>
       <c r="AE76" t="n" s="2">
-        <v>0.23</v>
+        <v>0.42</v>
       </c>
       <c r="AF76" t="n" s="2">
-        <v>3.2408E7</v>
+        <v>1.1107007264E8</v>
       </c>
       <c r="AG76" t="n" s="2">
-        <v>136255.0</v>
+        <v>135975.0</v>
       </c>
       <c r="AH76" t="n" s="2">
-        <v>0.24</v>
+        <v>0.82</v>
+      </c>
+      <c r="AI76" t="n" s="2">
+        <v>6.459242393E7</v>
+      </c>
+      <c r="AJ76" t="n" s="2">
+        <v>135695.0</v>
+      </c>
+      <c r="AK76" t="n" s="2">
+        <v>0.48</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="s" s="1">
         <v>74</v>
       </c>
       <c r="B77" t="n" s="2">
-        <v>1.1183471477E8</v>
+        <v>1.1113939834E8</v>
       </c>
       <c r="C77" t="n" s="2">
-        <v>18278.0</v>
+        <v>17527.0</v>
       </c>
       <c r="D77" t="n" s="2">
-        <v>6.12</v>
+        <v>6.34</v>
       </c>
       <c r="E77" t="n" s="2">
-        <v>7.920789381E7</v>
+        <v>8.770986583E7</v>
       </c>
       <c r="F77" t="n" s="2">
-        <v>17527.0</v>
+        <v>17448.0</v>
       </c>
       <c r="G77" t="n" s="2">
-        <v>4.52</v>
+        <v>5.03</v>
       </c>
       <c r="H77" t="n" s="2">
-        <v>8.953238234E7</v>
+        <v>2.28310178E7</v>
       </c>
       <c r="I77" t="n" s="2">
-        <v>17448.0</v>
+        <v>17423.0</v>
       </c>
       <c r="J77" t="n" s="2">
-        <v>5.13</v>
+        <v>1.31</v>
       </c>
       <c r="K77" t="n" s="2">
-        <v>7.352350783E7</v>
+        <v>1.6111688962E8</v>
       </c>
       <c r="L77" t="n" s="2">
-        <v>17423.0</v>
+        <v>17374.0</v>
       </c>
       <c r="M77" t="n" s="2">
-        <v>4.22</v>
+        <v>9.27</v>
       </c>
       <c r="N77" t="n" s="2">
-        <v>2.14002178E7</v>
+        <v>1.366624073E8</v>
       </c>
       <c r="O77" t="n" s="2">
-        <v>17374.0</v>
+        <v>17361.0</v>
       </c>
       <c r="P77" t="n" s="2">
-        <v>1.23</v>
+        <v>7.87</v>
       </c>
       <c r="Q77" t="n" s="2">
-        <v>8.479656157E7</v>
+        <v>1.348102165E8</v>
       </c>
       <c r="R77" t="n" s="2">
-        <v>17361.0</v>
+        <v>17329.0</v>
       </c>
       <c r="S77" t="n" s="2">
-        <v>4.88</v>
+        <v>7.78</v>
       </c>
       <c r="T77" t="n" s="2">
-        <v>8.983627611E7</v>
+        <v>2405020.0</v>
       </c>
       <c r="U77" t="n" s="2">
-        <v>17329.0</v>
+        <v>17270.0</v>
       </c>
       <c r="V77" t="n" s="2">
-        <v>5.18</v>
+        <v>0.14</v>
       </c>
       <c r="W77" t="n" s="2">
-        <v>1.348102165E8</v>
+        <v>3391500.0</v>
       </c>
       <c r="X77" t="n" s="2">
-        <v>17270.0</v>
+        <v>39294.0</v>
       </c>
       <c r="Y77" t="n" s="2">
-        <v>7.81</v>
+        <v>0.09</v>
       </c>
       <c r="Z77" t="n" s="2">
-        <v>2405020.0</v>
+        <v>2650000.0</v>
       </c>
       <c r="AA77" t="n" s="2">
-        <v>39294.0</v>
+        <v>39249.0</v>
       </c>
       <c r="AB77" t="n" s="2">
-        <v>0.06</v>
+        <v>0.07</v>
       </c>
       <c r="AC77" t="n" s="2">
-        <v>3391500.0</v>
+        <v>2.1491379205E8</v>
       </c>
       <c r="AD77" t="n" s="2">
-        <v>39249.0</v>
+        <v>39172.0</v>
       </c>
       <c r="AE77" t="n" s="2">
-        <v>0.09</v>
+        <v>5.49</v>
       </c>
       <c r="AF77" t="n" s="2">
-        <v>2650000.0</v>
+        <v>4.85851894E7</v>
       </c>
       <c r="AG77" t="n" s="2">
-        <v>39172.0</v>
+        <v>39262.0</v>
       </c>
       <c r="AH77" t="n" s="2">
-        <v>0.07</v>
+        <v>1.24</v>
+      </c>
+      <c r="AI77" t="n" s="2">
+        <v>3025000.0</v>
+      </c>
+      <c r="AJ77" t="n" s="2">
+        <v>39184.0</v>
+      </c>
+      <c r="AK77" t="n" s="2">
+        <v>0.08</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="s" s="1">
         <v>75</v>
       </c>
       <c r="B78" t="n" s="2">
-        <v>7.866981083E7</v>
+        <v>9.659463031E7</v>
       </c>
       <c r="C78" t="n" s="2">
-        <v>9030.0</v>
+        <v>9087.0</v>
       </c>
       <c r="D78" t="n" s="2">
-        <v>8.71</v>
+        <v>10.63</v>
       </c>
       <c r="E78" t="n" s="2">
-        <v>3.093397933E7</v>
+        <v>3.864720783E7</v>
       </c>
       <c r="F78" t="n" s="2">
-        <v>9087.0</v>
+        <v>9015.0</v>
       </c>
       <c r="G78" t="n" s="2">
-        <v>3.4</v>
+        <v>4.29</v>
       </c>
       <c r="H78" t="n" s="2">
-        <v>9.659463031E7</v>
+        <v>3.07635305E7</v>
       </c>
       <c r="I78" t="n" s="2">
-        <v>9015.0</v>
+        <v>8977.0</v>
       </c>
       <c r="J78" t="n" s="2">
-        <v>10.71</v>
+        <v>3.43</v>
       </c>
       <c r="K78" t="n" s="2">
-        <v>3.864720783E7</v>
+        <v>1.8504477382E8</v>
       </c>
       <c r="L78" t="n" s="2">
-        <v>8977.0</v>
+        <v>8956.0</v>
       </c>
       <c r="M78" t="n" s="2">
-        <v>4.31</v>
+        <v>20.66</v>
       </c>
       <c r="N78" t="n" s="2">
-        <v>3.06635305E7</v>
+        <v>1.327685E8</v>
       </c>
       <c r="O78" t="n" s="2">
-        <v>8956.0</v>
+        <v>8940.0</v>
       </c>
       <c r="P78" t="n" s="2">
-        <v>3.42</v>
+        <v>14.85</v>
       </c>
       <c r="Q78" t="n" s="2">
-        <v>7.714177382E7</v>
+        <v>1.0317395954E8</v>
       </c>
       <c r="R78" t="n" s="2">
         <v>8940.0</v>
       </c>
       <c r="S78" t="n" s="2">
-        <v>8.63</v>
+        <v>11.54</v>
       </c>
       <c r="T78" t="n" s="2">
-        <v>1.327685E8</v>
+        <v>2000000.0</v>
       </c>
       <c r="U78" t="n" s="2">
-        <v>8940.0</v>
+        <v>8888.0</v>
       </c>
       <c r="V78" t="n" s="2">
-        <v>14.85</v>
+        <v>0.23</v>
       </c>
       <c r="W78" t="n" s="2">
-        <v>1.0317395954E8</v>
+        <v>4252500.0</v>
       </c>
       <c r="X78" t="n" s="2">
-        <v>8888.0</v>
+        <v>17188.0</v>
       </c>
       <c r="Y78" t="n" s="2">
-        <v>11.61</v>
+        <v>0.25</v>
       </c>
       <c r="Z78" t="n" s="2">
-        <v>2000000.0</v>
+        <v>1.65209445E7</v>
       </c>
       <c r="AA78" t="n" s="2">
-        <v>17188.0</v>
+        <v>17131.0</v>
       </c>
       <c r="AB78" t="n" s="2">
-        <v>0.12</v>
+        <v>0.96</v>
       </c>
       <c r="AC78" t="n" s="2">
-        <v>4252500.0</v>
+        <v>7195380.0</v>
       </c>
       <c r="AD78" t="n" s="2">
-        <v>17131.0</v>
+        <v>17279.0</v>
       </c>
       <c r="AE78" t="n" s="2">
-        <v>0.25</v>
+        <v>0.42</v>
       </c>
       <c r="AF78" t="n" s="2">
-        <v>1.65209445E7</v>
+        <v>6.638325177E7</v>
       </c>
       <c r="AG78" t="n" s="2">
-        <v>17279.0</v>
+        <v>17219.0</v>
       </c>
       <c r="AH78" t="n" s="2">
-        <v>0.96</v>
+        <v>3.86</v>
+      </c>
+      <c r="AI78" t="n" s="2">
+        <v>2.60395E7</v>
+      </c>
+      <c r="AJ78" t="n" s="2">
+        <v>17212.0</v>
+      </c>
+      <c r="AK78" t="n" s="2">
+        <v>1.51</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="s" s="1">
         <v>76</v>
       </c>
       <c r="B79" t="n" s="2">
-        <v>2.038253828E7</v>
+        <v>4.599746676E7</v>
       </c>
       <c r="C79" t="n" s="2">
-        <v>35291.0</v>
+        <v>35486.0</v>
       </c>
       <c r="D79" t="n" s="2">
-        <v>0.58</v>
+        <v>1.3</v>
       </c>
       <c r="E79" t="n" s="2">
-        <v>8710582.04</v>
+        <v>3.451382928E7</v>
       </c>
       <c r="F79" t="n" s="2">
-        <v>35486.0</v>
+        <v>35488.0</v>
       </c>
       <c r="G79" t="n" s="2">
-        <v>0.25</v>
+        <v>0.97</v>
       </c>
       <c r="H79" t="n" s="2">
-        <v>4.599746676E7</v>
+        <v>6.033343188E7</v>
       </c>
       <c r="I79" t="n" s="2">
-        <v>35488.0</v>
+        <v>35431.0</v>
       </c>
       <c r="J79" t="n" s="2">
-        <v>1.3</v>
+        <v>1.7</v>
       </c>
       <c r="K79" t="n" s="2">
-        <v>3.451382928E7</v>
+        <v>1.577691553E7</v>
       </c>
       <c r="L79" t="n" s="2">
-        <v>35431.0</v>
+        <v>35175.0</v>
       </c>
       <c r="M79" t="n" s="2">
-        <v>0.97</v>
+        <v>0.45</v>
       </c>
       <c r="N79" t="n" s="2">
-        <v>6.033343188E7</v>
+        <v>1.689171156E7</v>
       </c>
       <c r="O79" t="n" s="2">
-        <v>35175.0</v>
+        <v>35101.0</v>
       </c>
       <c r="P79" t="n" s="2">
-        <v>1.72</v>
+        <v>0.48</v>
       </c>
       <c r="Q79" t="n" s="2">
-        <v>1.568982733E7</v>
+        <v>5.348411561E7</v>
       </c>
       <c r="R79" t="n" s="2">
-        <v>35101.0</v>
+        <v>34982.0</v>
       </c>
       <c r="S79" t="n" s="2">
-        <v>0.45</v>
+        <v>1.53</v>
       </c>
       <c r="T79" t="n" s="2">
-        <v>1.66283866E7</v>
+        <v>2.0277886252E8</v>
       </c>
       <c r="U79" t="n" s="2">
-        <v>34982.0</v>
+        <v>34801.0</v>
       </c>
       <c r="V79" t="n" s="2">
+        <v>5.83</v>
+      </c>
+      <c r="W79" t="n" s="2">
+        <v>4223548.28</v>
+      </c>
+      <c r="X79" t="n" s="2">
+        <v>8839.0</v>
+      </c>
+      <c r="Y79" t="n" s="2">
         <v>0.48</v>
       </c>
-      <c r="W79" t="n" s="2">
-[...7 lines deleted...]
-      </c>
       <c r="Z79" t="n" s="2">
-        <v>2.0277886252E8</v>
+        <v>6187070.9</v>
       </c>
       <c r="AA79" t="n" s="2">
-        <v>8839.0</v>
+        <v>8770.0</v>
       </c>
       <c r="AB79" t="n" s="2">
-        <v>22.94</v>
+        <v>0.71</v>
       </c>
       <c r="AC79" t="n" s="2">
-        <v>4223548.28</v>
+        <v>2.100930431E7</v>
       </c>
       <c r="AD79" t="n" s="2">
-        <v>8770.0</v>
+        <v>8715.0</v>
       </c>
       <c r="AE79" t="n" s="2">
-        <v>0.48</v>
+        <v>2.41</v>
       </c>
       <c r="AF79" t="n" s="2">
-        <v>5075000.0</v>
+        <v>4.097474407E7</v>
       </c>
       <c r="AG79" t="n" s="2">
-        <v>8715.0</v>
+        <v>8665.0</v>
       </c>
       <c r="AH79" t="n" s="2">
-        <v>0.58</v>
+        <v>4.73</v>
+      </c>
+      <c r="AI79" t="n" s="2">
+        <v>4.634002251E7</v>
+      </c>
+      <c r="AJ79" t="n" s="2">
+        <v>8651.0</v>
+      </c>
+      <c r="AK79" t="n" s="2">
+        <v>5.36</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="s" s="1">
         <v>77</v>
       </c>
       <c r="B80" t="n" s="2">
-        <v>3.9898652189E8</v>
+        <v>1.8832067387E8</v>
       </c>
       <c r="C80" t="n" s="2">
-        <v>199421.0</v>
+        <v>200483.0</v>
       </c>
       <c r="D80" t="n" s="2">
-        <v>2.0</v>
+        <v>0.94</v>
       </c>
       <c r="E80" t="n" s="2">
-        <v>4.5522154714E8</v>
+        <v>2.7906535662E8</v>
       </c>
       <c r="F80" t="n" s="2">
-        <v>200483.0</v>
+        <v>200386.0</v>
       </c>
       <c r="G80" t="n" s="2">
-        <v>2.27</v>
+        <v>1.39</v>
       </c>
       <c r="H80" t="n" s="2">
-        <v>1.8832067387E8</v>
+        <v>3.8041951308E8</v>
       </c>
       <c r="I80" t="n" s="2">
-        <v>200386.0</v>
+        <v>200384.0</v>
       </c>
       <c r="J80" t="n" s="2">
-        <v>0.94</v>
+        <v>1.9</v>
       </c>
       <c r="K80" t="n" s="2">
-        <v>2.7913143239E8</v>
+        <v>7.026090392E8</v>
       </c>
       <c r="L80" t="n" s="2">
-        <v>200384.0</v>
+        <v>200102.0</v>
       </c>
       <c r="M80" t="n" s="2">
-        <v>1.39</v>
+        <v>3.51</v>
       </c>
       <c r="N80" t="n" s="2">
-        <v>3.8041951308E8</v>
+        <v>4.197303925E8</v>
       </c>
       <c r="O80" t="n" s="2">
-        <v>200102.0</v>
+        <v>199952.0</v>
       </c>
       <c r="P80" t="n" s="2">
-        <v>1.9</v>
+        <v>2.1</v>
       </c>
       <c r="Q80" t="n" s="2">
-        <v>7.026090392E8</v>
+        <v>5.5993095507E8</v>
       </c>
       <c r="R80" t="n" s="2">
-        <v>199952.0</v>
+        <v>199927.0</v>
       </c>
       <c r="S80" t="n" s="2">
-        <v>3.51</v>
+        <v>2.8</v>
       </c>
       <c r="T80" t="n" s="2">
-        <v>4.197303925E8</v>
+        <v>6.46403921E8</v>
       </c>
       <c r="U80" t="n" s="2">
-        <v>199927.0</v>
+        <v>199178.0</v>
       </c>
       <c r="V80" t="n" s="2">
-        <v>2.1</v>
+        <v>3.25</v>
       </c>
       <c r="W80" t="n" s="2">
-        <v>5.5993095507E8</v>
+        <v>8.105659989E7</v>
       </c>
       <c r="X80" t="n" s="2">
-        <v>199178.0</v>
+        <v>34612.0</v>
       </c>
       <c r="Y80" t="n" s="2">
-        <v>2.81</v>
+        <v>2.34</v>
       </c>
       <c r="Z80" t="n" s="2">
-        <v>6.46403921E8</v>
+        <v>2.4948649768E8</v>
       </c>
       <c r="AA80" t="n" s="2">
-        <v>34612.0</v>
+        <v>34518.0</v>
       </c>
       <c r="AB80" t="n" s="2">
-        <v>18.68</v>
+        <v>7.23</v>
       </c>
       <c r="AC80" t="n" s="2">
-        <v>8.105659989E7</v>
+        <v>7.6274980354E8</v>
       </c>
       <c r="AD80" t="n" s="2">
-        <v>34518.0</v>
+        <v>34236.0</v>
       </c>
       <c r="AE80" t="n" s="2">
-        <v>2.35</v>
+        <v>22.28</v>
       </c>
       <c r="AF80" t="n" s="2">
-        <v>2.46130375E8</v>
+        <v>1.8272095697E8</v>
       </c>
       <c r="AG80" t="n" s="2">
-        <v>34236.0</v>
+        <v>34068.0</v>
       </c>
       <c r="AH80" t="n" s="2">
-        <v>7.19</v>
+        <v>5.36</v>
+      </c>
+      <c r="AI80" t="n" s="2">
+        <v>2.5223426958E8</v>
+      </c>
+      <c r="AJ80" t="n" s="2">
+        <v>33975.0</v>
+      </c>
+      <c r="AK80" t="n" s="2">
+        <v>7.42</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="s" s="1">
         <v>78</v>
       </c>
       <c r="B81" t="n" s="2">
-        <v>1.73105966834E9</v>
+        <v>4.8830741577E8</v>
       </c>
       <c r="C81" t="n" s="2">
-        <v>247464.0</v>
+        <v>249901.0</v>
       </c>
       <c r="D81" t="n" s="2">
-        <v>7.0</v>
+        <v>1.95</v>
       </c>
       <c r="E81" t="n" s="2">
-        <v>5.9162768422E8</v>
+        <v>1.04223339486E9</v>
       </c>
       <c r="F81" t="n" s="2">
-        <v>249901.0</v>
+        <v>249885.0</v>
       </c>
       <c r="G81" t="n" s="2">
-        <v>2.37</v>
+        <v>4.17</v>
       </c>
       <c r="H81" t="n" s="2">
-        <v>4.8565741577E8</v>
+        <v>7.9488998679E8</v>
       </c>
       <c r="I81" t="n" s="2">
-        <v>249885.0</v>
+        <v>249671.0</v>
       </c>
       <c r="J81" t="n" s="2">
-        <v>1.94</v>
+        <v>3.18</v>
       </c>
       <c r="K81" t="n" s="2">
-        <v>1.04236862286E9</v>
+        <v>8.6055708292E8</v>
       </c>
       <c r="L81" t="n" s="2">
-        <v>249671.0</v>
+        <v>249442.0</v>
       </c>
       <c r="M81" t="n" s="2">
-        <v>4.17</v>
+        <v>3.45</v>
       </c>
       <c r="N81" t="n" s="2">
-        <v>7.945117116E8</v>
+        <v>1.22264465269E9</v>
       </c>
       <c r="O81" t="n" s="2">
-        <v>249442.0</v>
+        <v>248865.0</v>
       </c>
       <c r="P81" t="n" s="2">
-        <v>3.19</v>
+        <v>4.91</v>
       </c>
       <c r="Q81" t="n" s="2">
-        <v>8.5662855339E8</v>
+        <v>9.8643937468E8</v>
       </c>
       <c r="R81" t="n" s="2">
-        <v>248865.0</v>
+        <v>248528.0</v>
       </c>
       <c r="S81" t="n" s="2">
-        <v>3.44</v>
+        <v>3.97</v>
       </c>
       <c r="T81" t="n" s="2">
-        <v>1.22299465269E9</v>
+        <v>4.6224221438E8</v>
       </c>
       <c r="U81" t="n" s="2">
-        <v>248528.0</v>
+        <v>247753.0</v>
       </c>
       <c r="V81" t="n" s="2">
-        <v>4.92</v>
+        <v>1.87</v>
       </c>
       <c r="W81" t="n" s="2">
-        <v>9.8648168868E8</v>
+        <v>3.5788272275E8</v>
       </c>
       <c r="X81" t="n" s="2">
-        <v>247753.0</v>
+        <v>198774.0</v>
       </c>
       <c r="Y81" t="n" s="2">
-        <v>3.98</v>
+        <v>1.8</v>
       </c>
       <c r="Z81" t="n" s="2">
-        <v>4.6224221438E8</v>
+        <v>6.7844584238E8</v>
       </c>
       <c r="AA81" t="n" s="2">
-        <v>198774.0</v>
+        <v>197906.0</v>
       </c>
       <c r="AB81" t="n" s="2">
-        <v>2.33</v>
+        <v>3.43</v>
       </c>
       <c r="AC81" t="n" s="2">
-        <v>3.5773272275E8</v>
+        <v>1.05589415865E9</v>
       </c>
       <c r="AD81" t="n" s="2">
-        <v>197906.0</v>
+        <v>197220.0</v>
       </c>
       <c r="AE81" t="n" s="2">
-        <v>1.81</v>
+        <v>5.35</v>
       </c>
       <c r="AF81" t="n" s="2">
-        <v>3.27522823E8</v>
+        <v>1.24369044619E9</v>
       </c>
       <c r="AG81" t="n" s="2">
-        <v>197220.0</v>
+        <v>196605.0</v>
       </c>
       <c r="AH81" t="n" s="2">
-        <v>1.66</v>
+        <v>6.33</v>
+      </c>
+      <c r="AI81" t="n" s="2">
+        <v>9.227782324E8</v>
+      </c>
+      <c r="AJ81" t="n" s="2">
+        <v>195835.0</v>
+      </c>
+      <c r="AK81" t="n" s="2">
+        <v>4.71</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="s" s="1">
         <v>79</v>
       </c>
       <c r="B82" t="n" s="2">
-        <v>2.916373098E8</v>
+        <v>3.3297081731E8</v>
       </c>
       <c r="C82" t="n" s="2">
-        <v>197066.0</v>
+        <v>197797.0</v>
       </c>
       <c r="D82" t="n" s="2">
-        <v>1.48</v>
+        <v>1.68</v>
       </c>
       <c r="E82" t="n" s="2">
-        <v>3.1913176185E8</v>
+        <v>1.6411853814E8</v>
       </c>
       <c r="F82" t="n" s="2">
-        <v>197797.0</v>
+        <v>197557.0</v>
       </c>
       <c r="G82" t="n" s="2">
-        <v>1.61</v>
+        <v>0.83</v>
       </c>
       <c r="H82" t="n" s="2">
-        <v>3.3940512931E8</v>
+        <v>3.0308430677E8</v>
       </c>
       <c r="I82" t="n" s="2">
-        <v>197557.0</v>
+        <v>197317.0</v>
       </c>
       <c r="J82" t="n" s="2">
-        <v>1.72</v>
+        <v>1.54</v>
       </c>
       <c r="K82" t="n" s="2">
-        <v>1.6376853814E8</v>
+        <v>5.4275005922E8</v>
       </c>
       <c r="L82" t="n" s="2">
-        <v>197317.0</v>
+        <v>196935.0</v>
       </c>
       <c r="M82" t="n" s="2">
-        <v>0.83</v>
+        <v>2.76</v>
       </c>
       <c r="N82" t="n" s="2">
-        <v>3.0873430677E8</v>
+        <v>4.5091280636E8</v>
       </c>
       <c r="O82" t="n" s="2">
-        <v>196935.0</v>
+        <v>196573.0</v>
       </c>
       <c r="P82" t="n" s="2">
-        <v>1.57</v>
+        <v>2.29</v>
       </c>
       <c r="Q82" t="n" s="2">
-        <v>5.4275005922E8</v>
+        <v>4.6381648173E8</v>
       </c>
       <c r="R82" t="n" s="2">
-        <v>196573.0</v>
+        <v>196027.0</v>
       </c>
       <c r="S82" t="n" s="2">
-        <v>2.76</v>
+        <v>2.37</v>
       </c>
       <c r="T82" t="n" s="2">
-        <v>4.5091280636E8</v>
+        <v>3.3348422257E8</v>
       </c>
       <c r="U82" t="n" s="2">
-        <v>196027.0</v>
+        <v>195617.0</v>
       </c>
       <c r="V82" t="n" s="2">
-        <v>2.3</v>
+        <v>1.7</v>
       </c>
       <c r="W82" t="n" s="2">
-        <v>4.4348161519E8</v>
+        <v>1.7207982694E8</v>
       </c>
       <c r="X82" t="n" s="2">
-        <v>195617.0</v>
+        <v>247084.0</v>
       </c>
       <c r="Y82" t="n" s="2">
-        <v>2.27</v>
+        <v>0.7</v>
       </c>
       <c r="Z82" t="n" s="2">
-        <v>3.3308422257E8</v>
+        <v>3.741602638E8</v>
       </c>
       <c r="AA82" t="n" s="2">
-        <v>247084.0</v>
+        <v>246628.0</v>
       </c>
       <c r="AB82" t="n" s="2">
-        <v>1.35</v>
+        <v>1.52</v>
       </c>
       <c r="AC82" t="n" s="2">
-        <v>1.6929982694E8</v>
+        <v>1.21961843617E9</v>
       </c>
       <c r="AD82" t="n" s="2">
-        <v>246628.0</v>
+        <v>245810.0</v>
       </c>
       <c r="AE82" t="n" s="2">
-        <v>0.69</v>
+        <v>4.96</v>
       </c>
       <c r="AF82" t="n" s="2">
-        <v>3.2167260092E8</v>
+        <v>4.4686453041E8</v>
       </c>
       <c r="AG82" t="n" s="2">
-        <v>245810.0</v>
+        <v>245156.0</v>
       </c>
       <c r="AH82" t="n" s="2">
-        <v>1.31</v>
+        <v>1.82</v>
+      </c>
+      <c r="AI82" t="n" s="2">
+        <v>3.446206685E8</v>
+      </c>
+      <c r="AJ82" t="n" s="2">
+        <v>244005.0</v>
+      </c>
+      <c r="AK82" t="n" s="2">
+        <v>1.41</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="s" s="1">
         <v>80</v>
       </c>
       <c r="B83" t="n" s="2">
-        <v>1.9364299045E8</v>
+        <v>2.6236513139E8</v>
       </c>
       <c r="C83" t="n" s="2">
-        <v>174205.0</v>
+        <v>174313.0</v>
       </c>
       <c r="D83" t="n" s="2">
-        <v>1.11</v>
+        <v>1.51</v>
       </c>
       <c r="E83" t="n" s="2">
-        <v>3.5245841183E8</v>
+        <v>1.0149004958E8</v>
       </c>
       <c r="F83" t="n" s="2">
-        <v>174313.0</v>
+        <v>174562.0</v>
       </c>
       <c r="G83" t="n" s="2">
-        <v>2.02</v>
+        <v>0.58</v>
       </c>
       <c r="H83" t="n" s="2">
-        <v>2.4628266108E8</v>
+        <v>2.1662750163E8</v>
       </c>
       <c r="I83" t="n" s="2">
-        <v>174562.0</v>
+        <v>174370.0</v>
       </c>
       <c r="J83" t="n" s="2">
-        <v>1.41</v>
+        <v>1.24</v>
       </c>
       <c r="K83" t="n" s="2">
-        <v>1.0149004958E8</v>
+        <v>2.3517590122E8</v>
       </c>
       <c r="L83" t="n" s="2">
-        <v>174370.0</v>
+        <v>173880.0</v>
       </c>
       <c r="M83" t="n" s="2">
-        <v>0.58</v>
+        <v>1.35</v>
       </c>
       <c r="N83" t="n" s="2">
-        <v>2.1700577682E8</v>
+        <v>1.8341044988E8</v>
       </c>
       <c r="O83" t="n" s="2">
-        <v>173880.0</v>
+        <v>173681.0</v>
       </c>
       <c r="P83" t="n" s="2">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="Q83" t="n" s="2">
-        <v>2.3422590122E8</v>
+        <v>3.8498503323E8</v>
       </c>
       <c r="R83" t="n" s="2">
-        <v>173681.0</v>
+        <v>173564.0</v>
       </c>
       <c r="S83" t="n" s="2">
-        <v>1.35</v>
+        <v>2.22</v>
       </c>
       <c r="T83" t="n" s="2">
-        <v>1.8183274053E8</v>
+        <v>9.011633447E7</v>
       </c>
       <c r="U83" t="n" s="2">
-        <v>173564.0</v>
+        <v>173004.0</v>
       </c>
       <c r="V83" t="n" s="2">
-        <v>1.05</v>
+        <v>0.52</v>
       </c>
       <c r="W83" t="n" s="2">
-        <v>3.8400503323E8</v>
+        <v>6.515577915E7</v>
       </c>
       <c r="X83" t="n" s="2">
-        <v>173004.0</v>
+        <v>195045.0</v>
       </c>
       <c r="Y83" t="n" s="2">
-        <v>2.22</v>
+        <v>0.33</v>
       </c>
       <c r="Z83" t="n" s="2">
-        <v>8.967230571E7</v>
+        <v>1.521658698E8</v>
       </c>
       <c r="AA83" t="n" s="2">
-        <v>195045.0</v>
+        <v>194561.0</v>
       </c>
       <c r="AB83" t="n" s="2">
-        <v>0.46</v>
+        <v>0.78</v>
       </c>
       <c r="AC83" t="n" s="2">
-        <v>6.151909615E7</v>
+        <v>1.1072282551E8</v>
       </c>
       <c r="AD83" t="n" s="2">
-        <v>194561.0</v>
+        <v>194052.0</v>
       </c>
       <c r="AE83" t="n" s="2">
-        <v>0.32</v>
+        <v>0.57</v>
       </c>
       <c r="AF83" t="n" s="2">
-        <v>1.35069535E8</v>
+        <v>2.5186761186E8</v>
       </c>
       <c r="AG83" t="n" s="2">
-        <v>194052.0</v>
+        <v>193548.0</v>
       </c>
       <c r="AH83" t="n" s="2">
-        <v>0.7</v>
+        <v>1.3</v>
+      </c>
+      <c r="AI83" t="n" s="2">
+        <v>1.6542126889E8</v>
+      </c>
+      <c r="AJ83" t="n" s="2">
+        <v>192995.0</v>
+      </c>
+      <c r="AK83" t="n" s="2">
+        <v>0.86</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="s" s="1">
         <v>81</v>
       </c>
       <c r="B84" t="n" s="2">
-        <v>1.04187039708E9</v>
+        <v>7.3641258958E8</v>
       </c>
       <c r="C84" t="n" s="2">
-        <v>374481.0</v>
+        <v>381322.0</v>
       </c>
       <c r="D84" t="n" s="2">
-        <v>2.78</v>
+        <v>1.93</v>
       </c>
       <c r="E84" t="n" s="2">
-        <v>7.2797969611E8</v>
+        <v>1.02546540437E9</v>
       </c>
       <c r="F84" t="n" s="2">
-        <v>381322.0</v>
+        <v>380677.0</v>
       </c>
       <c r="G84" t="n" s="2">
-        <v>1.91</v>
+        <v>2.69</v>
       </c>
       <c r="H84" t="n" s="2">
-        <v>7.3641258958E8</v>
+        <v>1.48609845286E9</v>
       </c>
       <c r="I84" t="n" s="2">
-        <v>380677.0</v>
+        <v>380402.0</v>
       </c>
       <c r="J84" t="n" s="2">
-        <v>1.93</v>
+        <v>3.91</v>
       </c>
       <c r="K84" t="n" s="2">
-        <v>1.02546540437E9</v>
+        <v>1.18179455548E9</v>
       </c>
       <c r="L84" t="n" s="2">
-        <v>380402.0</v>
+        <v>379964.0</v>
       </c>
       <c r="M84" t="n" s="2">
-        <v>2.7</v>
+        <v>3.11</v>
       </c>
       <c r="N84" t="n" s="2">
-        <v>1.48644845286E9</v>
+        <v>8.9295610652E8</v>
       </c>
       <c r="O84" t="n" s="2">
-        <v>379964.0</v>
+        <v>379385.0</v>
       </c>
       <c r="P84" t="n" s="2">
-        <v>3.91</v>
+        <v>2.35</v>
       </c>
       <c r="Q84" t="n" s="2">
-        <v>1.18179455548E9</v>
+        <v>9.6343747527E8</v>
       </c>
       <c r="R84" t="n" s="2">
-        <v>379385.0</v>
+        <v>378722.0</v>
       </c>
       <c r="S84" t="n" s="2">
-        <v>3.12</v>
+        <v>2.54</v>
       </c>
       <c r="T84" t="n" s="2">
-        <v>8.9292407479E8</v>
+        <v>7.867054626E8</v>
       </c>
       <c r="U84" t="n" s="2">
-        <v>378722.0</v>
+        <v>377086.0</v>
       </c>
       <c r="V84" t="n" s="2">
-        <v>2.36</v>
+        <v>2.09</v>
       </c>
       <c r="W84" t="n" s="2">
-        <v>9.6300761547E8</v>
+        <v>5.5499460334E8</v>
       </c>
       <c r="X84" t="n" s="2">
-        <v>377086.0</v>
+        <v>172561.0</v>
       </c>
       <c r="Y84" t="n" s="2">
-        <v>2.55</v>
+        <v>3.22</v>
       </c>
       <c r="Z84" t="n" s="2">
-        <v>7.827054626E8</v>
+        <v>5.986067347E8</v>
       </c>
       <c r="AA84" t="n" s="2">
-        <v>172561.0</v>
+        <v>172041.0</v>
       </c>
       <c r="AB84" t="n" s="2">
-        <v>4.54</v>
+        <v>3.48</v>
       </c>
       <c r="AC84" t="n" s="2">
-        <v>5.5359460334E8</v>
+        <v>9.760098917E8</v>
       </c>
       <c r="AD84" t="n" s="2">
-        <v>172041.0</v>
+        <v>171568.0</v>
       </c>
       <c r="AE84" t="n" s="2">
-        <v>3.22</v>
+        <v>5.69</v>
       </c>
       <c r="AF84" t="n" s="2">
-        <v>5.577593358E8</v>
+        <v>7.3480107445E8</v>
       </c>
       <c r="AG84" t="n" s="2">
-        <v>171568.0</v>
+        <v>170882.0</v>
       </c>
       <c r="AH84" t="n" s="2">
-        <v>3.25</v>
+        <v>4.3</v>
+      </c>
+      <c r="AI84" t="n" s="2">
+        <v>5.2027809212E8</v>
+      </c>
+      <c r="AJ84" t="n" s="2">
+        <v>170471.0</v>
+      </c>
+      <c r="AK84" t="n" s="2">
+        <v>3.05</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="s" s="1">
         <v>82</v>
       </c>
       <c r="B85" t="n" s="2">
-        <v>2.2816169988E8</v>
+        <v>5.0264356965E8</v>
       </c>
       <c r="C85" t="n" s="2">
-        <v>163509.0</v>
+        <v>165940.0</v>
       </c>
       <c r="D85" t="n" s="2">
-        <v>1.4</v>
+        <v>3.03</v>
       </c>
       <c r="E85" t="n" s="2">
-        <v>2.3473187043E8</v>
+        <v>3.1285883155E8</v>
       </c>
       <c r="F85" t="n" s="2">
-        <v>165940.0</v>
+        <v>166182.0</v>
       </c>
       <c r="G85" t="n" s="2">
-        <v>1.41</v>
+        <v>1.88</v>
       </c>
       <c r="H85" t="n" s="2">
-        <v>4.9642493536E8</v>
+        <v>2.1786813118E8</v>
       </c>
       <c r="I85" t="n" s="2">
-        <v>166182.0</v>
+        <v>166249.0</v>
       </c>
       <c r="J85" t="n" s="2">
-        <v>2.99</v>
+        <v>1.31</v>
       </c>
       <c r="K85" t="n" s="2">
-        <v>3.0916535597E8</v>
+        <v>2.3934964814E8</v>
       </c>
       <c r="L85" t="n" s="2">
-        <v>166249.0</v>
+        <v>166058.0</v>
       </c>
       <c r="M85" t="n" s="2">
-        <v>1.86</v>
+        <v>1.44</v>
       </c>
       <c r="N85" t="n" s="2">
-        <v>2.1235401389E8</v>
+        <v>3.1917019718E8</v>
       </c>
       <c r="O85" t="n" s="2">
-        <v>166058.0</v>
+        <v>165672.0</v>
       </c>
       <c r="P85" t="n" s="2">
-        <v>1.28</v>
+        <v>1.93</v>
       </c>
       <c r="Q85" t="n" s="2">
-        <v>2.3685959986E8</v>
+        <v>2.8962179926E8</v>
       </c>
       <c r="R85" t="n" s="2">
-        <v>165672.0</v>
+        <v>165355.0</v>
       </c>
       <c r="S85" t="n" s="2">
-        <v>1.43</v>
+        <v>1.75</v>
       </c>
       <c r="T85" t="n" s="2">
-        <v>3.1917019718E8</v>
+        <v>3.7000365001E8</v>
       </c>
       <c r="U85" t="n" s="2">
-        <v>165355.0</v>
+        <v>164631.0</v>
       </c>
       <c r="V85" t="n" s="2">
-        <v>1.93</v>
+        <v>2.25</v>
       </c>
       <c r="W85" t="n" s="2">
-        <v>2.8962179926E8</v>
+        <v>5.774940439E7</v>
       </c>
       <c r="X85" t="n" s="2">
-        <v>164631.0</v>
+        <v>376311.0</v>
       </c>
       <c r="Y85" t="n" s="2">
-        <v>1.76</v>
+        <v>0.15</v>
       </c>
       <c r="Z85" t="n" s="2">
-        <v>3.6905365001E8</v>
+        <v>1.8724198274E8</v>
       </c>
       <c r="AA85" t="n" s="2">
-        <v>376311.0</v>
+        <v>375728.0</v>
       </c>
       <c r="AB85" t="n" s="2">
-        <v>0.98</v>
+        <v>0.5</v>
       </c>
       <c r="AC85" t="n" s="2">
-        <v>5.450790439E7</v>
+        <v>3.3265677372E8</v>
       </c>
       <c r="AD85" t="n" s="2">
-        <v>375728.0</v>
+        <v>374793.0</v>
       </c>
       <c r="AE85" t="n" s="2">
-        <v>0.15</v>
+        <v>0.89</v>
       </c>
       <c r="AF85" t="n" s="2">
-        <v>1.49268312E8</v>
+        <v>1.1511396371E8</v>
       </c>
       <c r="AG85" t="n" s="2">
-        <v>374793.0</v>
+        <v>374035.0</v>
       </c>
       <c r="AH85" t="n" s="2">
-        <v>0.4</v>
+        <v>0.31</v>
+      </c>
+      <c r="AI85" t="n" s="2">
+        <v>2.40171527E8</v>
+      </c>
+      <c r="AJ85" t="n" s="2">
+        <v>372953.0</v>
+      </c>
+      <c r="AK85" t="n" s="2">
+        <v>0.64</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="s" s="1">
         <v>83</v>
       </c>
       <c r="B86" t="n" s="2">
-        <v>1.3343150751E8</v>
+        <v>1.2715205704E8</v>
       </c>
       <c r="C86" t="n" s="2">
-        <v>99543.0</v>
+        <v>99327.0</v>
       </c>
       <c r="D86" t="n" s="2">
-        <v>1.34</v>
+        <v>1.28</v>
       </c>
       <c r="E86" t="n" s="2">
-        <v>1.1614158007E8</v>
+        <v>5.85616645E7</v>
       </c>
       <c r="F86" t="n" s="2">
-        <v>99327.0</v>
+        <v>99221.0</v>
       </c>
       <c r="G86" t="n" s="2">
-        <v>1.17</v>
+        <v>0.59</v>
       </c>
       <c r="H86" t="n" s="2">
-        <v>1.2715205704E8</v>
+        <v>1.1048212037E8</v>
       </c>
       <c r="I86" t="n" s="2">
-        <v>99221.0</v>
+        <v>99027.0</v>
       </c>
       <c r="J86" t="n" s="2">
-        <v>1.28</v>
+        <v>1.12</v>
       </c>
       <c r="K86" t="n" s="2">
-        <v>5.85616645E7</v>
+        <v>1.8160658891E8</v>
       </c>
       <c r="L86" t="n" s="2">
-        <v>99027.0</v>
+        <v>99029.0</v>
       </c>
       <c r="M86" t="n" s="2">
-        <v>0.59</v>
+        <v>1.83</v>
       </c>
       <c r="N86" t="n" s="2">
-        <v>1.1048212037E8</v>
+        <v>2.2408937501E8</v>
       </c>
       <c r="O86" t="n" s="2">
-        <v>99029.0</v>
+        <v>98902.0</v>
       </c>
       <c r="P86" t="n" s="2">
-        <v>1.12</v>
+        <v>2.27</v>
       </c>
       <c r="Q86" t="n" s="2">
-        <v>1.8160658891E8</v>
+        <v>1.6919971438E8</v>
       </c>
       <c r="R86" t="n" s="2">
-        <v>98902.0</v>
+        <v>98683.0</v>
       </c>
       <c r="S86" t="n" s="2">
-        <v>1.84</v>
+        <v>1.71</v>
       </c>
       <c r="T86" t="n" s="2">
-        <v>2.2499437501E8</v>
+        <v>5.268394187E7</v>
       </c>
       <c r="U86" t="n" s="2">
-        <v>98683.0</v>
+        <v>98500.0</v>
       </c>
       <c r="V86" t="n" s="2">
-        <v>2.28</v>
+        <v>0.53</v>
       </c>
       <c r="W86" t="n" s="2">
-        <v>1.6919971438E8</v>
+        <v>4.884872591E7</v>
       </c>
       <c r="X86" t="n" s="2">
-        <v>98500.0</v>
+        <v>164136.0</v>
       </c>
       <c r="Y86" t="n" s="2">
-        <v>1.72</v>
+        <v>0.3</v>
       </c>
       <c r="Z86" t="n" s="2">
-        <v>5.248394187E7</v>
+        <v>1.266660017E8</v>
       </c>
       <c r="AA86" t="n" s="2">
-        <v>164136.0</v>
+        <v>163638.0</v>
       </c>
       <c r="AB86" t="n" s="2">
-        <v>0.32</v>
+        <v>0.77</v>
       </c>
       <c r="AC86" t="n" s="2">
-        <v>4.864872591E7</v>
+        <v>1.0814566974E8</v>
       </c>
       <c r="AD86" t="n" s="2">
-        <v>163638.0</v>
+        <v>163112.0</v>
       </c>
       <c r="AE86" t="n" s="2">
-        <v>0.3</v>
+        <v>0.66</v>
       </c>
       <c r="AF86" t="n" s="2">
-        <v>8.9094374E7</v>
+        <v>7.002277597E7</v>
       </c>
       <c r="AG86" t="n" s="2">
-        <v>163112.0</v>
+        <v>162505.0</v>
       </c>
       <c r="AH86" t="n" s="2">
-        <v>0.55</v>
+        <v>0.43</v>
+      </c>
+      <c r="AI86" t="n" s="2">
+        <v>9.132308095E7</v>
+      </c>
+      <c r="AJ86" t="n" s="2">
+        <v>161835.0</v>
+      </c>
+      <c r="AK86" t="n" s="2">
+        <v>0.56</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="s" s="1">
         <v>84</v>
       </c>
       <c r="B87" t="n" s="2">
-        <v>1.623837029E8</v>
+        <v>1.04217487E8</v>
       </c>
       <c r="C87" t="n" s="2">
-        <v>54969.0</v>
+        <v>56740.0</v>
       </c>
       <c r="D87" t="n" s="2">
-        <v>2.95</v>
+        <v>1.84</v>
       </c>
       <c r="E87" t="n" s="2">
-        <v>7.71590554E7</v>
+        <v>7.610188569E7</v>
       </c>
       <c r="F87" t="n" s="2">
-        <v>56740.0</v>
+        <v>56600.0</v>
       </c>
       <c r="G87" t="n" s="2">
-        <v>1.36</v>
+        <v>1.34</v>
       </c>
       <c r="H87" t="n" s="2">
-        <v>1.00738207E8</v>
+        <v>2.1932759107E8</v>
       </c>
       <c r="I87" t="n" s="2">
-        <v>56600.0</v>
+        <v>56620.0</v>
       </c>
       <c r="J87" t="n" s="2">
-        <v>1.78</v>
+        <v>3.87</v>
       </c>
       <c r="K87" t="n" s="2">
-        <v>7.610188569E7</v>
+        <v>1.1448211311E8</v>
       </c>
       <c r="L87" t="n" s="2">
-        <v>56620.0</v>
+        <v>56497.0</v>
       </c>
       <c r="M87" t="n" s="2">
-        <v>1.34</v>
+        <v>2.03</v>
       </c>
       <c r="N87" t="n" s="2">
-        <v>2.1237153627E8</v>
+        <v>1.0880919122E8</v>
       </c>
       <c r="O87" t="n" s="2">
-        <v>56497.0</v>
+        <v>56268.0</v>
       </c>
       <c r="P87" t="n" s="2">
-        <v>3.76</v>
+        <v>1.93</v>
       </c>
       <c r="Q87" t="n" s="2">
-        <v>1.1448211311E8</v>
+        <v>2.7575840156E8</v>
       </c>
       <c r="R87" t="n" s="2">
-        <v>56268.0</v>
+        <v>56153.0</v>
       </c>
       <c r="S87" t="n" s="2">
-        <v>2.03</v>
+        <v>4.91</v>
       </c>
       <c r="T87" t="n" s="2">
-        <v>1.0630919122E8</v>
+        <v>9.244667055E7</v>
       </c>
       <c r="U87" t="n" s="2">
-        <v>56153.0</v>
+        <v>55837.0</v>
       </c>
       <c r="V87" t="n" s="2">
-        <v>1.89</v>
+        <v>1.66</v>
       </c>
       <c r="W87" t="n" s="2">
-        <v>2.7283796959E8</v>
+        <v>1.2942994781E8</v>
       </c>
       <c r="X87" t="n" s="2">
-        <v>55837.0</v>
+        <v>98174.0</v>
       </c>
       <c r="Y87" t="n" s="2">
-        <v>4.89</v>
+        <v>1.32</v>
       </c>
       <c r="Z87" t="n" s="2">
-        <v>9.244667055E7</v>
+        <v>2.1447124176E8</v>
       </c>
       <c r="AA87" t="n" s="2">
-        <v>98174.0</v>
+        <v>98062.0</v>
       </c>
       <c r="AB87" t="n" s="2">
-        <v>0.94</v>
+        <v>2.19</v>
       </c>
       <c r="AC87" t="n" s="2">
-        <v>1.1443291831E8</v>
+        <v>2.0339925898E8</v>
       </c>
       <c r="AD87" t="n" s="2">
-        <v>98062.0</v>
+        <v>97832.0</v>
       </c>
       <c r="AE87" t="n" s="2">
-        <v>1.17</v>
+        <v>2.08</v>
       </c>
       <c r="AF87" t="n" s="2">
-        <v>2.16295E8</v>
+        <v>3.5103573354E8</v>
       </c>
       <c r="AG87" t="n" s="2">
-        <v>97832.0</v>
+        <v>97611.0</v>
       </c>
       <c r="AH87" t="n" s="2">
-        <v>2.21</v>
+        <v>3.6</v>
+      </c>
+      <c r="AI87" t="n" s="2">
+        <v>1.661815E8</v>
+      </c>
+      <c r="AJ87" t="n" s="2">
+        <v>97320.0</v>
+      </c>
+      <c r="AK87" t="n" s="2">
+        <v>1.71</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="s" s="1">
         <v>85</v>
       </c>
       <c r="B88" t="n" s="2">
-        <v>1.9669074273E8</v>
+        <v>4.6645460129E8</v>
       </c>
       <c r="C88" t="n" s="2">
-        <v>56068.0</v>
+        <v>56983.0</v>
       </c>
       <c r="D88" t="n" s="2">
-        <v>3.51</v>
+        <v>8.19</v>
       </c>
       <c r="E88" t="n" s="2">
-        <v>1.3484328213E8</v>
+        <v>1.643166543E8</v>
       </c>
       <c r="F88" t="n" s="2">
-        <v>56983.0</v>
+        <v>57068.0</v>
       </c>
       <c r="G88" t="n" s="2">
-        <v>2.37</v>
+        <v>2.88</v>
       </c>
       <c r="H88" t="n" s="2">
-        <v>4.6645460129E8</v>
+        <v>3.3239864784E8</v>
       </c>
       <c r="I88" t="n" s="2">
-        <v>57068.0</v>
+        <v>57128.0</v>
       </c>
       <c r="J88" t="n" s="2">
-        <v>8.17</v>
+        <v>5.82</v>
       </c>
       <c r="K88" t="n" s="2">
-        <v>1.643166543E8</v>
+        <v>2.5375321001E8</v>
       </c>
       <c r="L88" t="n" s="2">
-        <v>57128.0</v>
+        <v>56997.0</v>
       </c>
       <c r="M88" t="n" s="2">
-        <v>2.88</v>
+        <v>4.45</v>
       </c>
       <c r="N88" t="n" s="2">
-        <v>3.3239864784E8</v>
+        <v>2.2452732774E8</v>
       </c>
       <c r="O88" t="n" s="2">
-        <v>56997.0</v>
+        <v>56939.0</v>
       </c>
       <c r="P88" t="n" s="2">
-        <v>5.83</v>
+        <v>3.94</v>
       </c>
       <c r="Q88" t="n" s="2">
-        <v>2.5375321001E8</v>
+        <v>2.6749566544E8</v>
       </c>
       <c r="R88" t="n" s="2">
-        <v>56939.0</v>
+        <v>56978.0</v>
       </c>
       <c r="S88" t="n" s="2">
-        <v>4.46</v>
+        <v>4.69</v>
       </c>
       <c r="T88" t="n" s="2">
-        <v>2.2280573774E8</v>
+        <v>6.505839774E7</v>
       </c>
       <c r="U88" t="n" s="2">
-        <v>56978.0</v>
+        <v>56802.0</v>
       </c>
       <c r="V88" t="n" s="2">
-        <v>3.91</v>
+        <v>1.15</v>
       </c>
       <c r="W88" t="n" s="2">
-        <v>2.6749566544E8</v>
+        <v>1.25932498E8</v>
       </c>
       <c r="X88" t="n" s="2">
-        <v>56802.0</v>
+        <v>55622.0</v>
       </c>
       <c r="Y88" t="n" s="2">
-        <v>4.71</v>
+        <v>2.26</v>
       </c>
       <c r="Z88" t="n" s="2">
-        <v>6.505839774E7</v>
+        <v>1.9557333385E8</v>
       </c>
       <c r="AA88" t="n" s="2">
-        <v>55622.0</v>
+        <v>55380.0</v>
       </c>
       <c r="AB88" t="n" s="2">
-        <v>1.17</v>
+        <v>3.53</v>
       </c>
       <c r="AC88" t="n" s="2">
-        <v>1.25682498E8</v>
+        <v>2.686297758E8</v>
       </c>
       <c r="AD88" t="n" s="2">
-        <v>55380.0</v>
+        <v>55151.0</v>
       </c>
       <c r="AE88" t="n" s="2">
-        <v>2.27</v>
+        <v>4.87</v>
       </c>
       <c r="AF88" t="n" s="2">
-        <v>1.20782E8</v>
+        <v>2.3272221881E8</v>
       </c>
       <c r="AG88" t="n" s="2">
-        <v>55151.0</v>
+        <v>54891.0</v>
       </c>
       <c r="AH88" t="n" s="2">
-        <v>2.19</v>
+        <v>4.24</v>
+      </c>
+      <c r="AI88" t="n" s="2">
+        <v>1.7860664401E8</v>
+      </c>
+      <c r="AJ88" t="n" s="2">
+        <v>54617.0</v>
+      </c>
+      <c r="AK88" t="n" s="2">
+        <v>3.27</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="s" s="1">
         <v>86</v>
       </c>
       <c r="B89" t="n" s="2">
-        <v>3.9005699127E8</v>
+        <v>2.8107563326E8</v>
       </c>
       <c r="C89" t="n" s="2">
-        <v>197811.0</v>
+        <v>199182.0</v>
       </c>
       <c r="D89" t="n" s="2">
-        <v>1.97</v>
+        <v>1.41</v>
       </c>
       <c r="E89" t="n" s="2">
-        <v>2.5934876447E8</v>
+        <v>1.9222708096E8</v>
       </c>
       <c r="F89" t="n" s="2">
-        <v>199182.0</v>
+        <v>198400.0</v>
       </c>
       <c r="G89" t="n" s="2">
-        <v>1.3</v>
+        <v>0.97</v>
       </c>
       <c r="H89" t="n" s="2">
-        <v>2.8107563326E8</v>
+        <v>4.2638272796E8</v>
       </c>
       <c r="I89" t="n" s="2">
-        <v>198400.0</v>
+        <v>198344.0</v>
       </c>
       <c r="J89" t="n" s="2">
+        <v>2.15</v>
+      </c>
+      <c r="K89" t="n" s="2">
+        <v>2.774539417E8</v>
+      </c>
+      <c r="L89" t="n" s="2">
+        <v>198079.0</v>
+      </c>
+      <c r="M89" t="n" s="2">
+        <v>1.4</v>
+      </c>
+      <c r="N89" t="n" s="2">
+        <v>3.6939002142E8</v>
+      </c>
+      <c r="O89" t="n" s="2">
+        <v>197917.0</v>
+      </c>
+      <c r="P89" t="n" s="2">
+        <v>1.87</v>
+      </c>
+      <c r="Q89" t="n" s="2">
+        <v>2.810503018E8</v>
+      </c>
+      <c r="R89" t="n" s="2">
+        <v>197626.0</v>
+      </c>
+      <c r="S89" t="n" s="2">
         <v>1.42</v>
       </c>
-      <c r="K89" t="n" s="2">
-[...25 lines deleted...]
-      </c>
       <c r="T89" t="n" s="2">
-        <v>3.6939002142E8</v>
+        <v>5.3181020742E8</v>
       </c>
       <c r="U89" t="n" s="2">
-        <v>197626.0</v>
+        <v>197017.0</v>
       </c>
       <c r="V89" t="n" s="2">
-        <v>1.87</v>
+        <v>2.7</v>
       </c>
       <c r="W89" t="n" s="2">
-        <v>2.810503018E8</v>
+        <v>2.1959616543E8</v>
       </c>
       <c r="X89" t="n" s="2">
-        <v>197017.0</v>
+        <v>56563.0</v>
       </c>
       <c r="Y89" t="n" s="2">
-        <v>1.43</v>
+        <v>3.88</v>
       </c>
       <c r="Z89" t="n" s="2">
-        <v>5.3181020742E8</v>
+        <v>2.1770987449E8</v>
       </c>
       <c r="AA89" t="n" s="2">
-        <v>56563.0</v>
+        <v>56403.0</v>
       </c>
       <c r="AB89" t="n" s="2">
-        <v>9.4</v>
+        <v>3.86</v>
       </c>
       <c r="AC89" t="n" s="2">
-        <v>2.1988829743E8</v>
+        <v>1.7919031768E8</v>
       </c>
       <c r="AD89" t="n" s="2">
-        <v>56403.0</v>
+        <v>56321.0</v>
       </c>
       <c r="AE89" t="n" s="2">
-        <v>3.9</v>
+        <v>3.18</v>
       </c>
       <c r="AF89" t="n" s="2">
-        <v>1.00207132E8</v>
+        <v>4.0182593276E8</v>
       </c>
       <c r="AG89" t="n" s="2">
-        <v>56321.0</v>
+        <v>56171.0</v>
       </c>
       <c r="AH89" t="n" s="2">
-        <v>1.78</v>
+        <v>7.15</v>
+      </c>
+      <c r="AI89" t="n" s="2">
+        <v>1.9495209818E8</v>
+      </c>
+      <c r="AJ89" t="n" s="2">
+        <v>56030.0</v>
+      </c>
+      <c r="AK89" t="n" s="2">
+        <v>3.48</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="s" s="1">
         <v>87</v>
       </c>
       <c r="B90" t="n" s="2">
-        <v>1.6329348235E8</v>
+        <v>2.9174383675E8</v>
       </c>
       <c r="C90" t="n" s="2">
-        <v>121773.0</v>
+        <v>121766.0</v>
       </c>
       <c r="D90" t="n" s="2">
-        <v>1.34</v>
+        <v>2.4</v>
       </c>
       <c r="E90" t="n" s="2">
-        <v>1.5734334236E8</v>
+        <v>2.303445045E8</v>
       </c>
       <c r="F90" t="n" s="2">
-        <v>121766.0</v>
+        <v>121788.0</v>
       </c>
       <c r="G90" t="n" s="2">
-        <v>1.29</v>
+        <v>1.89</v>
       </c>
       <c r="H90" t="n" s="2">
-        <v>2.9170383675E8</v>
+        <v>3.7921682038E8</v>
       </c>
       <c r="I90" t="n" s="2">
-        <v>121788.0</v>
+        <v>121542.0</v>
       </c>
       <c r="J90" t="n" s="2">
-        <v>2.4</v>
+        <v>3.12</v>
       </c>
       <c r="K90" t="n" s="2">
-        <v>2.296470045E8</v>
+        <v>3.3009307612E8</v>
       </c>
       <c r="L90" t="n" s="2">
-        <v>121542.0</v>
+        <v>121352.0</v>
       </c>
       <c r="M90" t="n" s="2">
-        <v>1.89</v>
+        <v>2.72</v>
       </c>
       <c r="N90" t="n" s="2">
-        <v>3.7901682038E8</v>
+        <v>2.3069894052E8</v>
       </c>
       <c r="O90" t="n" s="2">
-        <v>121352.0</v>
+        <v>121172.0</v>
       </c>
       <c r="P90" t="n" s="2">
-        <v>3.12</v>
+        <v>1.9</v>
       </c>
       <c r="Q90" t="n" s="2">
-        <v>3.2794307612E8</v>
+        <v>3.9417066957E8</v>
       </c>
       <c r="R90" t="n" s="2">
-        <v>121172.0</v>
+        <v>120889.0</v>
       </c>
       <c r="S90" t="n" s="2">
-        <v>2.71</v>
+        <v>3.26</v>
       </c>
       <c r="T90" t="n" s="2">
-        <v>2.2887814122E8</v>
+        <v>1.6029740306E8</v>
       </c>
       <c r="U90" t="n" s="2">
-        <v>120889.0</v>
+        <v>120559.0</v>
       </c>
       <c r="V90" t="n" s="2">
-        <v>1.89</v>
+        <v>1.33</v>
       </c>
       <c r="W90" t="n" s="2">
-        <v>3.9417066957E8</v>
+        <v>2.2698939305E8</v>
       </c>
       <c r="X90" t="n" s="2">
-        <v>120559.0</v>
+        <v>196461.0</v>
       </c>
       <c r="Y90" t="n" s="2">
-        <v>3.27</v>
+        <v>1.16</v>
       </c>
       <c r="Z90" t="n" s="2">
-        <v>1.5959740306E8</v>
+        <v>3.3563434801E8</v>
       </c>
       <c r="AA90" t="n" s="2">
-        <v>196461.0</v>
+        <v>196029.0</v>
       </c>
       <c r="AB90" t="n" s="2">
-        <v>0.81</v>
+        <v>1.71</v>
       </c>
       <c r="AC90" t="n" s="2">
-        <v>2.2593939305E8</v>
+        <v>2.4224127381E8</v>
       </c>
       <c r="AD90" t="n" s="2">
-        <v>196029.0</v>
+        <v>195239.0</v>
       </c>
       <c r="AE90" t="n" s="2">
-        <v>1.15</v>
+        <v>1.24</v>
       </c>
       <c r="AF90" t="n" s="2">
-        <v>2.5745057803E8</v>
+        <v>2.4368498915E8</v>
       </c>
       <c r="AG90" t="n" s="2">
-        <v>195239.0</v>
+        <v>194524.0</v>
       </c>
       <c r="AH90" t="n" s="2">
-        <v>1.32</v>
+        <v>1.25</v>
+      </c>
+      <c r="AI90" t="n" s="2">
+        <v>1.8107984109E8</v>
+      </c>
+      <c r="AJ90" t="n" s="2">
+        <v>193769.0</v>
+      </c>
+      <c r="AK90" t="n" s="2">
+        <v>0.93</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="s" s="1">
         <v>88</v>
       </c>
       <c r="B91" t="n" s="2">
-        <v>2.4988083987E8</v>
+        <v>1.3318644845E8</v>
       </c>
       <c r="C91" t="n" s="2">
-        <v>68170.0</v>
+        <v>68339.0</v>
       </c>
       <c r="D91" t="n" s="2">
-        <v>3.67</v>
+        <v>1.95</v>
       </c>
       <c r="E91" t="n" s="2">
-        <v>1.8323656313E8</v>
+        <v>2.5798947311E8</v>
       </c>
       <c r="F91" t="n" s="2">
-        <v>68339.0</v>
+        <v>68183.0</v>
       </c>
       <c r="G91" t="n" s="2">
-        <v>2.68</v>
+        <v>3.78</v>
       </c>
       <c r="H91" t="n" s="2">
-        <v>1.3318644845E8</v>
+        <v>1.9926316079E8</v>
       </c>
       <c r="I91" t="n" s="2">
-        <v>68183.0</v>
+        <v>68105.0</v>
       </c>
       <c r="J91" t="n" s="2">
-        <v>1.95</v>
+        <v>2.93</v>
       </c>
       <c r="K91" t="n" s="2">
-        <v>2.5186290067E8</v>
+        <v>4.0993848162E8</v>
       </c>
       <c r="L91" t="n" s="2">
-        <v>68105.0</v>
+        <v>67949.0</v>
       </c>
       <c r="M91" t="n" s="2">
-        <v>3.7</v>
+        <v>6.03</v>
       </c>
       <c r="N91" t="n" s="2">
-        <v>1.9897271539E8</v>
+        <v>2.0866787038E8</v>
       </c>
       <c r="O91" t="n" s="2">
-        <v>67949.0</v>
+        <v>67749.0</v>
       </c>
       <c r="P91" t="n" s="2">
-        <v>2.93</v>
+        <v>3.08</v>
       </c>
       <c r="Q91" t="n" s="2">
-        <v>4.0958848162E8</v>
+        <v>6.682628315E8</v>
       </c>
       <c r="R91" t="n" s="2">
-        <v>67749.0</v>
+        <v>67725.0</v>
       </c>
       <c r="S91" t="n" s="2">
-        <v>6.05</v>
+        <v>9.87</v>
       </c>
       <c r="T91" t="n" s="2">
-        <v>2.0866787038E8</v>
+        <v>1.4015461263E8</v>
       </c>
       <c r="U91" t="n" s="2">
-        <v>67725.0</v>
+        <v>67353.0</v>
       </c>
       <c r="V91" t="n" s="2">
-        <v>3.08</v>
+        <v>2.08</v>
       </c>
       <c r="W91" t="n" s="2">
-        <v>6.682328315E8</v>
+        <v>9.555179021E7</v>
       </c>
       <c r="X91" t="n" s="2">
-        <v>67353.0</v>
+        <v>120129.0</v>
       </c>
       <c r="Y91" t="n" s="2">
-        <v>9.92</v>
+        <v>0.8</v>
       </c>
       <c r="Z91" t="n" s="2">
-        <v>1.3948561263E8</v>
+        <v>1.3357913525E8</v>
       </c>
       <c r="AA91" t="n" s="2">
-        <v>120129.0</v>
+        <v>119768.0</v>
       </c>
       <c r="AB91" t="n" s="2">
-        <v>1.16</v>
+        <v>1.12</v>
       </c>
       <c r="AC91" t="n" s="2">
-        <v>9.515179021E7</v>
+        <v>1.2634034579E8</v>
       </c>
       <c r="AD91" t="n" s="2">
-        <v>119768.0</v>
+        <v>119309.0</v>
       </c>
       <c r="AE91" t="n" s="2">
-        <v>0.79</v>
+        <v>1.06</v>
       </c>
       <c r="AF91" t="n" s="2">
-        <v>9.433195843E7</v>
+        <v>2.6356718662E8</v>
       </c>
       <c r="AG91" t="n" s="2">
-        <v>119309.0</v>
+        <v>118921.0</v>
       </c>
       <c r="AH91" t="n" s="2">
-        <v>0.79</v>
+        <v>2.22</v>
+      </c>
+      <c r="AI91" t="n" s="2">
+        <v>1.0639654652E8</v>
+      </c>
+      <c r="AJ91" t="n" s="2">
+        <v>118634.0</v>
+      </c>
+      <c r="AK91" t="n" s="2">
+        <v>0.9</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="s" s="1">
         <v>89</v>
       </c>
       <c r="B92" t="n" s="2">
-        <v>1.5106507421E8</v>
+        <v>7.821071456E7</v>
       </c>
       <c r="C92" t="n" s="2">
-        <v>33476.0</v>
+        <v>31250.0</v>
       </c>
       <c r="D92" t="n" s="2">
+        <v>2.5</v>
+      </c>
+      <c r="E92" t="n" s="2">
+        <v>1.4109079659E8</v>
+      </c>
+      <c r="F92" t="n" s="2">
+        <v>31318.0</v>
+      </c>
+      <c r="G92" t="n" s="2">
         <v>4.51</v>
       </c>
-      <c r="E92" t="n" s="2">
-[...7 lines deleted...]
-      </c>
       <c r="H92" t="n" s="2">
-        <v>7.806243203E7</v>
+        <v>4.264122824E7</v>
       </c>
       <c r="I92" t="n" s="2">
-        <v>31318.0</v>
+        <v>31290.0</v>
       </c>
       <c r="J92" t="n" s="2">
-        <v>2.49</v>
+        <v>1.36</v>
       </c>
       <c r="K92" t="n" s="2">
-        <v>1.4109079659E8</v>
+        <v>2.0382347557E8</v>
       </c>
       <c r="L92" t="n" s="2">
-        <v>31290.0</v>
+        <v>31332.0</v>
       </c>
       <c r="M92" t="n" s="2">
-        <v>4.51</v>
+        <v>6.51</v>
       </c>
       <c r="N92" t="n" s="2">
-        <v>4.264122824E7</v>
+        <v>1.4535597028E8</v>
       </c>
       <c r="O92" t="n" s="2">
-        <v>31332.0</v>
+        <v>31322.0</v>
       </c>
       <c r="P92" t="n" s="2">
-        <v>1.36</v>
+        <v>4.64</v>
       </c>
       <c r="Q92" t="n" s="2">
-        <v>2.0347347557E8</v>
+        <v>2.3955580044E8</v>
       </c>
       <c r="R92" t="n" s="2">
-        <v>31322.0</v>
+        <v>31393.0</v>
       </c>
       <c r="S92" t="n" s="2">
-        <v>6.5</v>
+        <v>7.63</v>
       </c>
       <c r="T92" t="n" s="2">
-        <v>1.4529597028E8</v>
+        <v>4.512240328E7</v>
       </c>
       <c r="U92" t="n" s="2">
-        <v>31393.0</v>
+        <v>31325.0</v>
       </c>
       <c r="V92" t="n" s="2">
-        <v>4.63</v>
+        <v>1.44</v>
       </c>
       <c r="W92" t="n" s="2">
-        <v>2.3953030044E8</v>
+        <v>3.9371456832E8</v>
       </c>
       <c r="X92" t="n" s="2">
-        <v>31325.0</v>
+        <v>67151.0</v>
       </c>
       <c r="Y92" t="n" s="2">
-        <v>7.65</v>
+        <v>5.86</v>
       </c>
       <c r="Z92" t="n" s="2">
-        <v>7.012240328E7</v>
+        <v>1.8822080233E8</v>
       </c>
       <c r="AA92" t="n" s="2">
-        <v>67151.0</v>
+        <v>67006.0</v>
       </c>
       <c r="AB92" t="n" s="2">
-        <v>1.04</v>
+        <v>2.81</v>
       </c>
       <c r="AC92" t="n" s="2">
-        <v>3.474260608E7</v>
+        <v>8.30463413E7</v>
       </c>
       <c r="AD92" t="n" s="2">
-        <v>67006.0</v>
+        <v>66795.0</v>
       </c>
       <c r="AE92" t="n" s="2">
-        <v>0.52</v>
+        <v>1.24</v>
       </c>
       <c r="AF92" t="n" s="2">
-        <v>8.9838497E7</v>
+        <v>1.2293127804E8</v>
       </c>
       <c r="AG92" t="n" s="2">
-        <v>66795.0</v>
+        <v>66523.0</v>
       </c>
       <c r="AH92" t="n" s="2">
-        <v>1.34</v>
+        <v>1.85</v>
+      </c>
+      <c r="AI92" t="n" s="2">
+        <v>3.20427E7</v>
+      </c>
+      <c r="AJ92" t="n" s="2">
+        <v>66165.0</v>
+      </c>
+      <c r="AK92" t="n" s="2">
+        <v>0.48</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="s" s="1">
         <v>90</v>
       </c>
       <c r="B93" t="n" s="2">
-        <v>1.99438665E7</v>
+        <v>3764929.28</v>
       </c>
       <c r="C93" t="n" s="2">
-        <v>15873.0</v>
+        <v>14925.0</v>
       </c>
       <c r="D93" t="n" s="2">
-        <v>1.26</v>
+        <v>0.25</v>
       </c>
       <c r="E93" t="n" s="2">
-        <v>2.634178006E7</v>
+        <v>1.564547867E7</v>
       </c>
       <c r="F93" t="n" s="2">
-        <v>14925.0</v>
+        <v>14886.0</v>
       </c>
       <c r="G93" t="n" s="2">
-        <v>1.76</v>
+        <v>1.05</v>
       </c>
       <c r="H93" t="n" s="2">
-        <v>3764929.28</v>
+        <v>4624427.77</v>
       </c>
       <c r="I93" t="n" s="2">
-        <v>14886.0</v>
+        <v>14927.0</v>
       </c>
       <c r="J93" t="n" s="2">
-        <v>0.25</v>
+        <v>0.31</v>
       </c>
       <c r="K93" t="n" s="2">
-        <v>1.564547867E7</v>
+        <v>3.454331138E7</v>
       </c>
       <c r="L93" t="n" s="2">
-        <v>14927.0</v>
+        <v>14919.0</v>
       </c>
       <c r="M93" t="n" s="2">
-        <v>1.05</v>
+        <v>2.32</v>
       </c>
       <c r="N93" t="n" s="2">
-        <v>4624427.77</v>
+        <v>1.31743479E7</v>
       </c>
       <c r="O93" t="n" s="2">
-        <v>14919.0</v>
+        <v>14912.0</v>
       </c>
       <c r="P93" t="n" s="2">
-        <v>0.31</v>
+        <v>0.88</v>
       </c>
       <c r="Q93" t="n" s="2">
-        <v>3.454331138E7</v>
+        <v>7.258949004E7</v>
       </c>
       <c r="R93" t="n" s="2">
-        <v>14912.0</v>
+        <v>14888.0</v>
       </c>
       <c r="S93" t="n" s="2">
-        <v>2.32</v>
+        <v>4.88</v>
       </c>
       <c r="T93" t="n" s="2">
-        <v>1.31743479E7</v>
+        <v>1.1E7</v>
       </c>
       <c r="U93" t="n" s="2">
-        <v>14888.0</v>
+        <v>14859.0</v>
       </c>
       <c r="V93" t="n" s="2">
-        <v>0.88</v>
+        <v>0.74</v>
       </c>
       <c r="W93" t="n" s="2">
-        <v>7.258949004E7</v>
+        <v>5511250.0</v>
       </c>
       <c r="X93" t="n" s="2">
-        <v>14859.0</v>
+        <v>31282.0</v>
       </c>
       <c r="Y93" t="n" s="2">
-        <v>4.89</v>
+        <v>0.18</v>
       </c>
       <c r="Z93" t="n" s="2">
-        <v>1.045E7</v>
+        <v>3.172424949E7</v>
       </c>
       <c r="AA93" t="n" s="2">
-        <v>31282.0</v>
+        <v>31281.0</v>
       </c>
       <c r="AB93" t="n" s="2">
-        <v>0.33</v>
+        <v>1.01</v>
       </c>
       <c r="AC93" t="n" s="2">
-        <v>3161250.0</v>
+        <v>4246548.4</v>
       </c>
       <c r="AD93" t="n" s="2">
-        <v>31281.0</v>
+        <v>14725.0</v>
       </c>
       <c r="AE93" t="n" s="2">
-        <v>0.1</v>
+        <v>0.29</v>
       </c>
       <c r="AF93" t="n" s="2">
-        <v>2.84E7</v>
+        <v>3.114020898E7</v>
       </c>
       <c r="AG93" t="n" s="2">
-        <v>14725.0</v>
+        <v>30987.0</v>
       </c>
       <c r="AH93" t="n" s="2">
-        <v>1.93</v>
+        <v>1.0</v>
+      </c>
+      <c r="AI93" t="n" s="2">
+        <v>3.755E7</v>
+      </c>
+      <c r="AJ93" t="n" s="2">
+        <v>30955.0</v>
+      </c>
+      <c r="AK93" t="n" s="2">
+        <v>1.21</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="s" s="1">
         <v>91</v>
       </c>
       <c r="B94" t="n" s="2">
-        <v>1.1287917138E8</v>
+        <v>2.0147363109E8</v>
       </c>
       <c r="C94" t="n" s="2">
-        <v>56017.0</v>
+        <v>53897.0</v>
       </c>
       <c r="D94" t="n" s="2">
-        <v>2.02</v>
+        <v>3.74</v>
       </c>
       <c r="E94" t="n" s="2">
-        <v>3.4049450638E8</v>
+        <v>1.7317649106E8</v>
       </c>
       <c r="F94" t="n" s="2">
-        <v>53897.0</v>
+        <v>53873.0</v>
       </c>
       <c r="G94" t="n" s="2">
-        <v>6.32</v>
+        <v>3.21</v>
       </c>
       <c r="H94" t="n" s="2">
-        <v>2.0147363109E8</v>
+        <v>4.4277614632E8</v>
       </c>
       <c r="I94" t="n" s="2">
-        <v>53873.0</v>
+        <v>53781.0</v>
       </c>
       <c r="J94" t="n" s="2">
-        <v>3.74</v>
+        <v>8.23</v>
       </c>
       <c r="K94" t="n" s="2">
-        <v>1.7317649106E8</v>
+        <v>3.2045622E8</v>
       </c>
       <c r="L94" t="n" s="2">
-        <v>53781.0</v>
+        <v>53495.0</v>
       </c>
       <c r="M94" t="n" s="2">
-        <v>3.22</v>
+        <v>5.99</v>
       </c>
       <c r="N94" t="n" s="2">
-        <v>4.4277614632E8</v>
+        <v>4.1142264941E8</v>
       </c>
       <c r="O94" t="n" s="2">
-        <v>53495.0</v>
+        <v>53430.0</v>
       </c>
       <c r="P94" t="n" s="2">
-        <v>8.28</v>
+        <v>7.7</v>
       </c>
       <c r="Q94" t="n" s="2">
-        <v>3.2036760001E8</v>
+        <v>5.5041678791E8</v>
       </c>
       <c r="R94" t="n" s="2">
-        <v>53430.0</v>
+        <v>53383.0</v>
       </c>
       <c r="S94" t="n" s="2">
-        <v>6.0</v>
+        <v>10.31</v>
       </c>
       <c r="T94" t="n" s="2">
-        <v>4.1142264941E8</v>
+        <v>4.423611488E7</v>
       </c>
       <c r="U94" t="n" s="2">
-        <v>53383.0</v>
+        <v>53201.0</v>
       </c>
       <c r="V94" t="n" s="2">
-        <v>7.71</v>
+        <v>0.83</v>
       </c>
       <c r="W94" t="n" s="2">
-        <v>5.5041678791E8</v>
+        <v>7.871070903E7</v>
       </c>
       <c r="X94" t="n" s="2">
-        <v>53201.0</v>
+        <v>14852.0</v>
       </c>
       <c r="Y94" t="n" s="2">
-        <v>10.35</v>
+        <v>5.3</v>
       </c>
       <c r="Z94" t="n" s="2">
-        <v>4.423611488E7</v>
+        <v>2.2364129794E8</v>
       </c>
       <c r="AA94" t="n" s="2">
-        <v>14852.0</v>
+        <v>14763.0</v>
       </c>
       <c r="AB94" t="n" s="2">
-        <v>2.98</v>
+        <v>15.15</v>
       </c>
       <c r="AC94" t="n" s="2">
-        <v>7.871070903E7</v>
+        <v>2.0716951572E8</v>
       </c>
       <c r="AD94" t="n" s="2">
-        <v>14763.0</v>
+        <v>14725.0</v>
       </c>
       <c r="AE94" t="n" s="2">
-        <v>5.33</v>
+        <v>14.07</v>
       </c>
       <c r="AF94" t="n" s="2">
-        <v>2.1126911609E8</v>
+        <v>1.0689385758E8</v>
       </c>
       <c r="AG94" t="n" s="2">
-        <v>14725.0</v>
+        <v>14703.0</v>
       </c>
       <c r="AH94" t="n" s="2">
-        <v>14.35</v>
+        <v>7.27</v>
+      </c>
+      <c r="AI94" t="n" s="2">
+        <v>5.31245E7</v>
+      </c>
+      <c r="AJ94" t="n" s="2">
+        <v>14627.0</v>
+      </c>
+      <c r="AK94" t="n" s="2">
+        <v>3.63</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="s" s="1">
         <v>92</v>
       </c>
       <c r="B95" t="n" s="2">
-        <v>2.3011554175E8</v>
+        <v>3.3780246027E8</v>
       </c>
       <c r="C95" t="n" s="2">
-        <v>59321.0</v>
+        <v>61475.0</v>
       </c>
       <c r="D95" t="n" s="2">
-        <v>3.88</v>
+        <v>5.49</v>
       </c>
       <c r="E95" t="n" s="2">
-        <v>3.1148565119E8</v>
+        <v>1.3380795406E8</v>
       </c>
       <c r="F95" t="n" s="2">
-        <v>61475.0</v>
+        <v>61718.0</v>
       </c>
       <c r="G95" t="n" s="2">
-        <v>5.07</v>
+        <v>2.17</v>
       </c>
       <c r="H95" t="n" s="2">
-        <v>3.3780246027E8</v>
+        <v>2.0143626767E8</v>
       </c>
       <c r="I95" t="n" s="2">
-        <v>61718.0</v>
+        <v>61602.0</v>
       </c>
       <c r="J95" t="n" s="2">
-        <v>5.47</v>
+        <v>3.27</v>
       </c>
       <c r="K95" t="n" s="2">
-        <v>1.3380795406E8</v>
+        <v>1.7657042859E8</v>
       </c>
       <c r="L95" t="n" s="2">
-        <v>61602.0</v>
+        <v>61485.0</v>
       </c>
       <c r="M95" t="n" s="2">
-        <v>2.17</v>
+        <v>2.87</v>
       </c>
       <c r="N95" t="n" s="2">
-        <v>2.0143626767E8</v>
+        <v>8.168317932E7</v>
       </c>
       <c r="O95" t="n" s="2">
-        <v>61485.0</v>
+        <v>61290.0</v>
       </c>
       <c r="P95" t="n" s="2">
-        <v>3.28</v>
+        <v>1.33</v>
       </c>
       <c r="Q95" t="n" s="2">
-        <v>1.7657042859E8</v>
+        <v>4.0272433472E8</v>
       </c>
       <c r="R95" t="n" s="2">
-        <v>61290.0</v>
+        <v>61013.0</v>
       </c>
       <c r="S95" t="n" s="2">
-        <v>2.88</v>
+        <v>6.6</v>
       </c>
       <c r="T95" t="n" s="2">
-        <v>8.168317932E7</v>
+        <v>1.131627839E8</v>
       </c>
       <c r="U95" t="n" s="2">
-        <v>61013.0</v>
+        <v>60894.0</v>
       </c>
       <c r="V95" t="n" s="2">
-        <v>1.34</v>
+        <v>1.86</v>
       </c>
       <c r="W95" t="n" s="2">
-        <v>4.0272433472E8</v>
+        <v>1.2872326395E8</v>
       </c>
       <c r="X95" t="n" s="2">
-        <v>60894.0</v>
+        <v>53247.0</v>
       </c>
       <c r="Y95" t="n" s="2">
-        <v>6.61</v>
+        <v>2.42</v>
       </c>
       <c r="Z95" t="n" s="2">
-        <v>1.131627839E8</v>
+        <v>3.050739767E8</v>
       </c>
       <c r="AA95" t="n" s="2">
-        <v>53247.0</v>
+        <v>53186.0</v>
       </c>
       <c r="AB95" t="n" s="2">
-        <v>2.13</v>
+        <v>5.74</v>
       </c>
       <c r="AC95" t="n" s="2">
-        <v>1.213933682E8</v>
+        <v>1.7702991233E8</v>
       </c>
       <c r="AD95" t="n" s="2">
-        <v>53186.0</v>
+        <v>53024.0</v>
       </c>
       <c r="AE95" t="n" s="2">
-        <v>2.28</v>
+        <v>3.34</v>
       </c>
       <c r="AF95" t="n" s="2">
-        <v>3.1149822375E8</v>
+        <v>3.2627340023E8</v>
       </c>
       <c r="AG95" t="n" s="2">
-        <v>53024.0</v>
+        <v>52723.0</v>
       </c>
       <c r="AH95" t="n" s="2">
-        <v>5.87</v>
+        <v>6.19</v>
+      </c>
+      <c r="AI95" t="n" s="2">
+        <v>2.66476776E8</v>
+      </c>
+      <c r="AJ95" t="n" s="2">
+        <v>52327.0</v>
+      </c>
+      <c r="AK95" t="n" s="2">
+        <v>5.09</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="s" s="1">
         <v>93</v>
       </c>
       <c r="B96" t="n" s="2">
-        <v>4185000.0</v>
+        <v>1.337478341E7</v>
       </c>
       <c r="C96" t="n" s="2">
-        <v>7712.0</v>
+        <v>7444.0</v>
       </c>
       <c r="D96" t="n" s="2">
-        <v>0.54</v>
+        <v>1.8</v>
       </c>
       <c r="E96" t="n" s="2">
-        <v>1.007304264E7</v>
+        <v>1.0117191052E8</v>
       </c>
       <c r="F96" t="n" s="2">
-        <v>7444.0</v>
+        <v>7394.0</v>
       </c>
       <c r="G96" t="n" s="2">
-        <v>1.35</v>
+        <v>13.68</v>
       </c>
       <c r="H96" t="n" s="2">
-        <v>1.337478341E7</v>
+        <v>4172650.0</v>
       </c>
       <c r="I96" t="n" s="2">
-        <v>7394.0</v>
+        <v>7386.0</v>
       </c>
       <c r="J96" t="n" s="2">
-        <v>1.81</v>
+        <v>0.56</v>
       </c>
       <c r="K96" t="n" s="2">
-        <v>1.0117191052E8</v>
+        <v>7302073.0</v>
       </c>
       <c r="L96" t="n" s="2">
-        <v>7386.0</v>
+        <v>7369.0</v>
       </c>
       <c r="M96" t="n" s="2">
-        <v>13.7</v>
+        <v>0.99</v>
       </c>
       <c r="N96" t="n" s="2">
-        <v>4172650.0</v>
+        <v>5842871.95</v>
       </c>
       <c r="O96" t="n" s="2">
-        <v>7369.0</v>
+        <v>7346.0</v>
       </c>
       <c r="P96" t="n" s="2">
-        <v>0.57</v>
+        <v>0.8</v>
       </c>
       <c r="Q96" t="n" s="2">
-        <v>7302073.0</v>
+        <v>1.279180297E7</v>
       </c>
       <c r="R96" t="n" s="2">
-        <v>7346.0</v>
+        <v>7308.0</v>
       </c>
       <c r="S96" t="n" s="2">
-        <v>0.99</v>
+        <v>1.75</v>
       </c>
       <c r="T96" t="n" s="2">
-        <v>5842871.95</v>
+        <v>1.545E7</v>
       </c>
       <c r="U96" t="n" s="2">
-        <v>7308.0</v>
+        <v>7290.0</v>
       </c>
       <c r="V96" t="n" s="2">
-        <v>0.8</v>
+        <v>2.12</v>
       </c>
       <c r="W96" t="n" s="2">
-        <v>1.279180297E7</v>
+        <v>6377750.0</v>
       </c>
       <c r="X96" t="n" s="2">
-        <v>7290.0</v>
+        <v>60834.0</v>
       </c>
       <c r="Y96" t="n" s="2">
-        <v>1.75</v>
+        <v>0.1</v>
       </c>
       <c r="Z96" t="n" s="2">
-        <v>1.545E7</v>
+        <v>7753184.5</v>
       </c>
       <c r="AA96" t="n" s="2">
-        <v>60834.0</v>
+        <v>60701.0</v>
       </c>
       <c r="AB96" t="n" s="2">
-        <v>0.25</v>
+        <v>0.13</v>
       </c>
       <c r="AC96" t="n" s="2">
-        <v>6377750.0</v>
+        <v>1.96652012E7</v>
       </c>
       <c r="AD96" t="n" s="2">
-        <v>60701.0</v>
+        <v>60450.0</v>
       </c>
       <c r="AE96" t="n" s="2">
-        <v>0.11</v>
+        <v>0.33</v>
       </c>
       <c r="AF96" t="n" s="2">
-        <v>890555.0</v>
+        <v>1050000.0</v>
       </c>
       <c r="AG96" t="n" s="2">
-        <v>60450.0</v>
+        <v>60217.0</v>
       </c>
       <c r="AH96" t="n" s="2">
+        <v>0.02</v>
+      </c>
+      <c r="AI96" t="n" s="2">
+        <v>660500.0</v>
+      </c>
+      <c r="AJ96" t="n" s="2">
+        <v>59865.0</v>
+      </c>
+      <c r="AK96" t="n" s="2">
         <v>0.01</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="s" s="1">
         <v>94</v>
       </c>
       <c r="B97" t="n" s="2">
-        <v>6.3600358E7</v>
+        <v>9.766E7</v>
       </c>
       <c r="C97" t="n" s="2">
-        <v>3754.0</v>
+        <v>3623.0</v>
       </c>
       <c r="D97" t="n" s="2">
-        <v>16.94</v>
+        <v>26.96</v>
       </c>
       <c r="E97" t="n" s="2">
-        <v>4.7524E7</v>
+        <v>5.0983268E7</v>
       </c>
       <c r="F97" t="n" s="2">
-        <v>3623.0</v>
+        <v>3626.0</v>
       </c>
       <c r="G97" t="n" s="2">
-        <v>13.12</v>
+        <v>14.06</v>
       </c>
       <c r="H97" t="n" s="2">
-        <v>9.766E7</v>
+        <v>3.5540448E7</v>
       </c>
       <c r="I97" t="n" s="2">
-        <v>3626.0</v>
+        <v>3630.0</v>
       </c>
       <c r="J97" t="n" s="2">
-        <v>26.93</v>
+        <v>9.79</v>
       </c>
       <c r="K97" t="n" s="2">
-        <v>5.0983268E7</v>
+        <v>2.612E7</v>
       </c>
       <c r="L97" t="n" s="2">
         <v>3630.0</v>
       </c>
       <c r="M97" t="n" s="2">
-        <v>14.04</v>
+        <v>7.2</v>
       </c>
       <c r="N97" t="n" s="2">
-        <v>3.5540448E7</v>
+        <v>1.1584422E7</v>
       </c>
       <c r="O97" t="n" s="2">
-        <v>3630.0</v>
+        <v>3626.0</v>
       </c>
       <c r="P97" t="n" s="2">
-        <v>9.79</v>
+        <v>3.19</v>
       </c>
       <c r="Q97" t="n" s="2">
-        <v>2.612E7</v>
+        <v>6.59149855E7</v>
       </c>
       <c r="R97" t="n" s="2">
-        <v>3626.0</v>
+        <v>3633.0</v>
       </c>
       <c r="S97" t="n" s="2">
-        <v>7.2</v>
+        <v>18.14</v>
       </c>
       <c r="T97" t="n" s="2">
-        <v>1.1584422E7</v>
+        <v>0.0</v>
       </c>
       <c r="U97" t="n" s="2">
-        <v>3633.0</v>
+        <v>3664.0</v>
       </c>
       <c r="V97" t="n" s="2">
-        <v>3.19</v>
+        <v>0.0</v>
       </c>
       <c r="W97" t="n" s="2">
-        <v>6.59149855E7</v>
+        <v>5.6496627E7</v>
       </c>
       <c r="X97" t="n" s="2">
-        <v>3664.0</v>
+        <v>7289.0</v>
       </c>
       <c r="Y97" t="n" s="2">
-        <v>17.99</v>
+        <v>7.75</v>
       </c>
       <c r="Z97" t="n" s="2">
-        <v>0.0</v>
+        <v>5.516512222E7</v>
       </c>
       <c r="AA97" t="n" s="2">
-        <v>7289.0</v>
+        <v>7262.0</v>
       </c>
       <c r="AB97" t="n" s="2">
-        <v>0.0</v>
+        <v>7.6</v>
       </c>
       <c r="AC97" t="n" s="2">
-        <v>5.6496627E7</v>
+        <v>6.400051751E7</v>
       </c>
       <c r="AD97" t="n" s="2">
-        <v>7262.0</v>
+        <v>7212.0</v>
       </c>
       <c r="AE97" t="n" s="2">
-        <v>7.78</v>
+        <v>8.87</v>
       </c>
       <c r="AF97" t="n" s="2">
-        <v>3.007E7</v>
+        <v>8000000.0</v>
       </c>
       <c r="AG97" t="n" s="2">
-        <v>7212.0</v>
+        <v>7194.0</v>
       </c>
       <c r="AH97" t="n" s="2">
-        <v>4.17</v>
+        <v>1.11</v>
+      </c>
+      <c r="AI97" t="n" s="2">
+        <v>5.9747986E7</v>
+      </c>
+      <c r="AJ97" t="n" s="2">
+        <v>6948.0</v>
+      </c>
+      <c r="AK97" t="n" s="2">
+        <v>8.6</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="13">
-    <mergeCell ref="A1:AH1"/>
+  <mergeCells count="14">
+    <mergeCell ref="A1:AK1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:D2"/>
     <mergeCell ref="E2:G2"/>
     <mergeCell ref="H2:J2"/>
     <mergeCell ref="K2:M2"/>
     <mergeCell ref="N2:P2"/>
     <mergeCell ref="Q2:S2"/>
     <mergeCell ref="T2:V2"/>
     <mergeCell ref="W2:Y2"/>
     <mergeCell ref="Z2:AB2"/>
     <mergeCell ref="AC2:AE2"/>
     <mergeCell ref="AF2:AH2"/>
+    <mergeCell ref="AI2:AK2"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:L5"/>
+  <dimension ref="A1:M5"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="40.0" customWidth="true"/>
     <col min="2" max="2" width="15.0" customWidth="true"/>
     <col min="3" max="3" width="15.0" customWidth="true"/>
     <col min="4" max="4" width="15.0" customWidth="true"/>
     <col min="5" max="5" width="15.0" customWidth="true"/>
     <col min="6" max="6" width="15.0" customWidth="true"/>
     <col min="7" max="7" width="15.0" customWidth="true"/>
     <col min="8" max="8" width="15.0" customWidth="true"/>
     <col min="9" max="9" width="15.0" customWidth="true"/>
     <col min="10" max="10" width="15.0" customWidth="true"/>
     <col min="11" max="11" width="15.0" customWidth="true"/>
     <col min="12" max="12" width="15.0" customWidth="true"/>
+    <col min="13" max="13" width="15.0" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="1">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
+      <c r="M1" s="1"/>
     </row>
     <row r="2">
       <c r="A2" t="s" s="1">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B2" t="s" s="1">
         <v>95</v>
       </c>
       <c r="C2" t="s" s="1">
         <v>96</v>
       </c>
       <c r="D2" t="s" s="1">
         <v>97</v>
       </c>
       <c r="E2" t="s" s="1">
         <v>98</v>
       </c>
       <c r="F2" t="s" s="1">
         <v>99</v>
       </c>
       <c r="G2" t="s" s="1">
         <v>100</v>
       </c>
       <c r="H2" t="s" s="1">
         <v>101</v>
       </c>
       <c r="I2" t="s" s="1">
         <v>102</v>
       </c>
       <c r="J2" t="s" s="1">
         <v>103</v>
       </c>
       <c r="K2" t="s" s="1">
         <v>104</v>
       </c>
       <c r="L2" t="s" s="1">
         <v>105</v>
+      </c>
+      <c r="M2" t="s" s="1">
+        <v>106</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s" s="1">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B3" t="n" s="2">
-        <v>2.968913120798E10</v>
+        <v>2.731139723342E10</v>
       </c>
       <c r="C3" t="n" s="2">
-        <v>2.660145568618E10</v>
+        <v>2.810320510891E10</v>
       </c>
       <c r="D3" t="n" s="2">
-        <v>2.720981669347E10</v>
+        <v>3.10362100565E10</v>
       </c>
       <c r="E3" t="n" s="2">
-        <v>2.78908203767E10</v>
+        <v>3.379436980999E10</v>
       </c>
       <c r="F3" t="n" s="2">
-        <v>3.067092542342E10</v>
+        <v>3.107987445003E10</v>
       </c>
       <c r="G3" t="n" s="2">
-        <v>3.288560746244E10</v>
+        <v>5.052712248688E10</v>
       </c>
       <c r="H3" t="n" s="2">
-        <v>3.051385889106E10</v>
+        <v>1.887371329473E10</v>
       </c>
       <c r="I3" t="n" s="2">
-        <v>4.839185685995E10</v>
+        <v>1.606528844915E10</v>
       </c>
       <c r="J3" t="n" s="2">
-        <v>1.804582531865E10</v>
+        <v>2.522306749588E10</v>
       </c>
       <c r="K3" t="n" s="2">
-        <v>1.500137800501E10</v>
+        <v>3.110842786375E10</v>
       </c>
       <c r="L3" t="n" s="2">
-        <v>1.882074844017E10</v>
+        <v>2.513172374908E10</v>
+      </c>
+      <c r="M3" t="n" s="2">
+        <v>2.48665307616E10</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s" s="1">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B4" t="n" s="2">
-        <v>1.492002E7</v>
+        <v>1.5205061E7</v>
       </c>
       <c r="C4" t="n" s="2">
-        <v>1.5205061E7</v>
+        <v>1.5213167E7</v>
       </c>
       <c r="D4" t="n" s="2">
-        <v>1.5213167E7</v>
+        <v>1.5206739E7</v>
       </c>
       <c r="E4" t="n" s="2">
-        <v>1.5206739E7</v>
+        <v>1.5194851E7</v>
       </c>
       <c r="F4" t="n" s="2">
-        <v>1.5194851E7</v>
+        <v>1.5178797E7</v>
       </c>
       <c r="G4" t="n" s="2">
-        <v>1.5178797E7</v>
+        <v>1.5165092E7</v>
       </c>
       <c r="H4" t="n" s="2">
-        <v>1.5165092E7</v>
+        <v>1.5128928E7</v>
       </c>
       <c r="I4" t="n" s="2">
-        <v>1.5128928E7</v>
+        <v>1.5101547E7</v>
       </c>
       <c r="J4" t="n" s="2">
-        <v>1.5101547E7</v>
+        <v>1.5070417E7</v>
       </c>
       <c r="K4" t="n" s="2">
-        <v>1.5070417E7</v>
+        <v>1.5029223E7</v>
       </c>
       <c r="L4" t="n" s="2">
-        <v>1.5029223E7</v>
+        <v>1.4983524E7</v>
+      </c>
+      <c r="M4" t="n" s="2">
+        <v>1.4939254E7</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s" s="1">
         <v>0</v>
       </c>
       <c r="B5" t="n" s="2">
-        <v>1.99</v>
+        <v>1.8</v>
       </c>
       <c r="C5" t="n" s="2">
-        <v>1.75</v>
+        <v>1.85</v>
       </c>
       <c r="D5" t="n" s="2">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="E5" t="n" s="2">
-        <v>1.83</v>
+        <v>2.22</v>
       </c>
       <c r="F5" t="n" s="2">
-        <v>2.02</v>
+        <v>2.05</v>
       </c>
       <c r="G5" t="n" s="2">
-        <v>2.17</v>
+        <v>3.33</v>
       </c>
       <c r="H5" t="n" s="2">
-        <v>2.01</v>
+        <v>1.25</v>
       </c>
       <c r="I5" t="n" s="2">
-        <v>3.2</v>
+        <v>1.06</v>
       </c>
       <c r="J5" t="n" s="2">
-        <v>1.19</v>
+        <v>1.67</v>
       </c>
       <c r="K5" t="n" s="2">
-        <v>1.0</v>
+        <v>2.07</v>
       </c>
       <c r="L5" t="n" s="2">
-        <v>1.25</v>
+        <v>1.68</v>
+      </c>
+      <c r="M5" t="n" s="2">
+        <v>1.66</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
-    <mergeCell ref="A1:L1"/>
+    <mergeCell ref="A1:M1"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>